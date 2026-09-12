--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9785a7e5d054b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee0a6259a9e4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7576033449e848a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a22a3b2b7347b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d30ed670b214e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7576033449e848a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639aee4824c049b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a22a3b2b7347b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,957</x:t>
-[...48 lines deleted...]
-          <x:t>158,293</x:t>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,702</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>157,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>