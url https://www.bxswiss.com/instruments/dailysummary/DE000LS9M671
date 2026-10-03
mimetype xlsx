--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee0a6259a9e4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e337c4a95140be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a22a3b2b7347b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ce49f96eef42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639aee4824c049b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a22a3b2b7347b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad040d3dee254896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ce49f96eef42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>