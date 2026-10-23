--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e337c4a95140be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68860a545ad24c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ce49f96eef42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96edfc0f6a84b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad040d3dee254896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ce49f96eef42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25145411b2144155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96edfc0f6a84b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>