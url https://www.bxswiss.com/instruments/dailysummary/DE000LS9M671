--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03b2ed3fe534e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9930852e8187452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33fbe11ad2f54ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482c6099100748cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ed0dde98d548ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33fbe11ad2f54ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f2fc956f1849fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482c6099100748cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>