--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9930852e8187452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e4e00e627e4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482c6099100748cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6603a69a571347c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f2fc956f1849fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482c6099100748cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dc03fdfce8425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6603a69a571347c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>148,296</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>149,739</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>