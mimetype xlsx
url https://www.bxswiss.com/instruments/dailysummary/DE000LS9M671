--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e4e00e627e4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5df02d93774804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6603a69a571347c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5ea053d10546e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dc03fdfce8425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6603a69a571347c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53906f101bf4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5ea053d10546e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>