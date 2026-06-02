--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5df02d93774804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8be2b6dd914716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5ea053d10546e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb2c830db614e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53906f101bf4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5ea053d10546e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60ee40c03e74633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb2c830db614e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>