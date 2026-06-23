--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8be2b6dd914716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4ba81f01094c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb2c830db614e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcd5273439641b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60ee40c03e74633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb2c830db614e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89630c391f64d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcd5273439641b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>