--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4ba81f01094c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7571b8127a904a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcd5273439641b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6d4ecbd2ec491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89630c391f64d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcd5273439641b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655fdbbaefa54c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6d4ecbd2ec491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>