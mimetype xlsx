--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7571b8127a904a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re440f868c24a4874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6d4ecbd2ec491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cad6f921eab4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655fdbbaefa54c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6d4ecbd2ec491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd30eb7b853d41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cad6f921eab4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>