--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re440f868c24a4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9785a7e5d054b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cad6f921eab4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7576033449e848a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd30eb7b853d41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cad6f921eab4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d30ed670b214e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7576033449e848a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien für ein Leben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>