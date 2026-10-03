--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d0367835f4e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f412563afb64c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e0c1c40b9f4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718b241308ec407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2718ababd3244ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e0c1c40b9f4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a212e8930d43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718b241308ec407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>