--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f412563afb64c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28e1c62966248d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718b241308ec407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94a43691fc44656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a212e8930d43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718b241308ec407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f54bb3acdb649e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94a43691fc44656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>162,761</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,373</x:t>
-[...377 lines deleted...]
-          <x:t>167,775</x:t>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>