--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca23b1d691843f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb718f05c564c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adcef4efd104f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d263e194ed4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc374b79f784667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adcef4efd104f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade0eaf3b2364ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d263e194ed4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>