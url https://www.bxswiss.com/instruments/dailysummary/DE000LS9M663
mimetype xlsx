--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb718f05c564c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533edc69632b4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d263e194ed4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a00217d22254959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade0eaf3b2364ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d263e194ed4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630b87e954504ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a00217d22254959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>