--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533edc69632b4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acecdc62cde47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a00217d22254959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bf42ef5e5c447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630b87e954504ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a00217d22254959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f67e9433de4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bf42ef5e5c447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>