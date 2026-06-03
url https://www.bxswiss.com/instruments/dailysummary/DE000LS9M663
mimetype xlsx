--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acecdc62cde47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9973cdcf292d4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bf42ef5e5c447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d230eaf5d2f4db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f67e9433de4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bf42ef5e5c447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4966f63ec6f14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d230eaf5d2f4db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>