--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9973cdcf292d4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67db03aafd040a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d230eaf5d2f4db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc072e4ca927b4869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4966f63ec6f14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d230eaf5d2f4db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411a8a6d58dc418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc072e4ca927b4869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>