--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67db03aafd040a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8da6578a6042a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc072e4ca927b4869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e765d088fe94683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411a8a6d58dc418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc072e4ca927b4869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50e7e36ba0747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e765d088fe94683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>