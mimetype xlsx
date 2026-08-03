--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8da6578a6042a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfbdc5ae6ac4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e765d088fe94683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64bed6e2da140fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50e7e36ba0747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e765d088fe94683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c10bac3b9444f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64bed6e2da140fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>164,819</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,363</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>162,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,851</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>