--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfbdc5ae6ac4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re396e6dccd8d4e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64bed6e2da140fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007d0a4f716442ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c10bac3b9444f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64bed6e2da140fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c36ed8451240ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007d0a4f716442ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>