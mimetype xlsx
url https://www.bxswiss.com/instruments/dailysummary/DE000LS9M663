--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re396e6dccd8d4e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d0367835f4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007d0a4f716442ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e0c1c40b9f4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c36ed8451240ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007d0a4f716442ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2718ababd3244ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e0c1c40b9f4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueBarFinance Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>