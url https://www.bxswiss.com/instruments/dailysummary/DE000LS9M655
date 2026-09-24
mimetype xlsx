--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7543a86ca7478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401a67a96db14d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7c11c62033455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33a02b6854145f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9397703d4014689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7c11c62033455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ab44237e2b44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33a02b6854145f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>117,197</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>115,597</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,469</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>116,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>