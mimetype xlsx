--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401a67a96db14d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72b88800a5642ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33a02b6854145f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe025128ee794a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ab44237e2b44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33a02b6854145f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8ebb7ae1894ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe025128ee794a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>