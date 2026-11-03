--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72b88800a5642ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325f687669384712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe025128ee794a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8348e5ea67ea43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8ebb7ae1894ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe025128ee794a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f32b623f9db4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8348e5ea67ea43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>121,677</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,421</x:t>
-[...377 lines deleted...]
-          <x:t>119,087</x:t>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>