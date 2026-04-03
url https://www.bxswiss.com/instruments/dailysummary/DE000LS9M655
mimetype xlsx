--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707b00452c524600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc491025afd40ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5ce84876cc4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ac41a4d5014d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cade9fac4f4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5ce84876cc4877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233cdd122f684083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ac41a4d5014d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>