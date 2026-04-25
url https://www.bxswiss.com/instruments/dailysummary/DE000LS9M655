--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc491025afd40ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27863ce915448c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ac41a4d5014d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5f4cc106784b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233cdd122f684083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ac41a4d5014d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd117cd5151964850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5f4cc106784b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>