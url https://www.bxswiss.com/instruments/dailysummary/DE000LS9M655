--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27863ce915448c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a763159c444b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5f4cc106784b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebec58d6c884812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd117cd5151964850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5f4cc106784b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e819330d2454d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebec58d6c884812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>