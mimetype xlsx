--- v9 (2026-05-16)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a763159c444b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce36a1dab1c4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebec58d6c884812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74eefbd5089647d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e819330d2454d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebec58d6c884812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46fed0fcdbbb4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74eefbd5089647d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>