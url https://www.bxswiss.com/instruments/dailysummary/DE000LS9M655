--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce36a1dab1c4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efbbe64888a43d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74eefbd5089647d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c2105ac134eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46fed0fcdbbb4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74eefbd5089647d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d39d7788f04283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c2105ac134eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>