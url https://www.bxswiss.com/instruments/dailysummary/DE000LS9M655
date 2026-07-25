--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efbbe64888a43d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf132243018e4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c2105ac134eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672f4a8b43bf45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d39d7788f04283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c2105ac134eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca363756198641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672f4a8b43bf45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>127,956</x:t>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,856</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>