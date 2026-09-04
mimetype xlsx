--- v12 (2026-07-25)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf132243018e4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7543a86ca7478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672f4a8b43bf45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7c11c62033455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca363756198641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672f4a8b43bf45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9397703d4014689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7c11c62033455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mab German Equity Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>114,804</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>