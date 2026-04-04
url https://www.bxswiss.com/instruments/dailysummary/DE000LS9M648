--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07658a60a2f84339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ced3df9fedc4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d594c0cf624e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58fe5907e4b4862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e219b248b14c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d594c0cf624e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a54f089b8a4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58fe5907e4b4862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,941</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>