--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ced3df9fedc4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff38f2e33634e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58fe5907e4b4862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4736939629a243cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a54f089b8a4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58fe5907e4b4862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93961ef6a2b41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4736939629a243cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,442 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...390 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>