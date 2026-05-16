--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff38f2e33634e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b49f93c305c4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4736939629a243cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e03683408f44521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93961ef6a2b41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4736939629a243cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0965f45f37a1468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e03683408f44521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>