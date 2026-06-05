--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b49f93c305c4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949ed48154394ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e03683408f44521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfd2881ab654cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0965f45f37a1468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e03683408f44521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d5f585eb95d4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfd2881ab654cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>