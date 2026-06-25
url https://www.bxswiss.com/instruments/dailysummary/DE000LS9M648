--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949ed48154394ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419626eefb394b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfd2881ab654cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dff252779e24986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d5f585eb95d4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfd2881ab654cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ccaa86ec3d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dff252779e24986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>