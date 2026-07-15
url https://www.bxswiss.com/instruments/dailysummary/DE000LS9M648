--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419626eefb394b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f4a329fe074b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dff252779e24986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc12a333fc74226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ccaa86ec3d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dff252779e24986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c4a37cc8634977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc12a333fc74226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>