--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f4a329fe074b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5ddd43df404e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc12a333fc74226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25dbec20bf8484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c4a37cc8634977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc12a333fc74226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f1bc1973b14f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25dbec20bf8484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>116,366</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,293</x:t>
-[...156 lines deleted...]
-          <x:t>118,584</x:t>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,516</x:t>
-[...188 lines deleted...]
-          <x:t>117,714</x:t>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>