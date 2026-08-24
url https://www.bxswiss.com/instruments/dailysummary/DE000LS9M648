--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5ddd43df404e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dab1c6d60e432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25dbec20bf8484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e3852c821948c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f1bc1973b14f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25dbec20bf8484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa186d04a284310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e3852c821948c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>117,807</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,192</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>