--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dab1c6d60e432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc095a2498746bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e3852c821948c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31bee7bf6e14436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa186d04a284310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e3852c821948c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf5527047f14d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31bee7bf6e14436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends - Growth &amp; Stability</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>