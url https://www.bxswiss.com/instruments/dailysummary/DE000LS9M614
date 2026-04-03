--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1a51c009064ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bf36aa860842ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91cacc66dfea48a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835c805a3c4f402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566bc454eb3f4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91cacc66dfea48a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e38db32a6646a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835c805a3c4f402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>