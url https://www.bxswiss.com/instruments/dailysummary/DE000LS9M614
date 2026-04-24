--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bf36aa860842ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2650a3fa174b46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835c805a3c4f402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa9a138344b44c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e38db32a6646a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835c805a3c4f402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bc6179f0b14145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa9a138344b44c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>34,692</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,514</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>36,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,042</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>