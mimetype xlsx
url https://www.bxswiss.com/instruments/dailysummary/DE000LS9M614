--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2650a3fa174b46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adc8fad40314f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa9a138344b44c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853ebc773429454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bc6179f0b14145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa9a138344b44c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18976ea619244bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853ebc773429454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>