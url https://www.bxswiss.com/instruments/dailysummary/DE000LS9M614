--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adc8fad40314f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd564dfe271304d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853ebc773429454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re950797f17da43ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18976ea619244bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853ebc773429454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd224b83304bf4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re950797f17da43ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,180</x:t>
-[...75 lines deleted...]
-          <x:t>39,476</x:t>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,063</x:t>
-[...220 lines deleted...]
-          <x:t>39,423</x:t>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>