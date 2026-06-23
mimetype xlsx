--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd564dfe271304d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76cf499395949be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re950797f17da43ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6135b56e96904e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd224b83304bf4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re950797f17da43ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc56bd7874a74db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6135b56e96904e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,242</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>