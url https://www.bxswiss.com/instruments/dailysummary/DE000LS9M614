--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76cf499395949be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda29f347cdd4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6135b56e96904e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932c3f1864884bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc56bd7874a74db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6135b56e96904e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10033f9c2f9e4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932c3f1864884bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>