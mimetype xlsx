--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda29f347cdd4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ba6232884b4436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932c3f1864884bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8cd848776f740e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10033f9c2f9e4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932c3f1864884bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e494a13d34b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8cd848776f740e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>38,858</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>37,819</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>38,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>