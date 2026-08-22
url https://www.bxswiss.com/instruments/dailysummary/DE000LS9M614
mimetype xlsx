--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ba6232884b4436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be8386798ca44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8cd848776f740e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b1824fbb1e40d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e494a13d34b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8cd848776f740e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4edf85cf984731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b1824fbb1e40d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartes Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,747</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>38,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,340</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>