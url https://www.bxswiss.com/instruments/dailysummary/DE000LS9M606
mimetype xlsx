--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210eefdf88bc4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41144bcf04314c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0462bced50b24a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fadbaeb88f24a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd2c1da22f54cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0462bced50b24a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70929e85d6fd4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fadbaeb88f24a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>