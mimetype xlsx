--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41144bcf04314c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f7e74fbfa4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fadbaeb88f24a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd112d353f7004c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70929e85d6fd4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fadbaeb88f24a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d8450d10674648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd112d353f7004c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>80,105</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>79,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>