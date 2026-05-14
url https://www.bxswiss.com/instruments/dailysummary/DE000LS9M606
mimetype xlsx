--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f7e74fbfa4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838d845f1fc749a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd112d353f7004c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c270fe2a8db48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d8450d10674648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd112d353f7004c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref357c14c0ee4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c270fe2a8db48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>