--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838d845f1fc749a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f0fdf24990435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c270fe2a8db48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7659fe9a554a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref357c14c0ee4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c270fe2a8db48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b23fb5b3cd4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7659fe9a554a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,352</x:t>
-[...522 lines deleted...]
-          <x:t>77,903</x:t>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>