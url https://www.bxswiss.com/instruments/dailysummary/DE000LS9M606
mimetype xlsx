--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f0fdf24990435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1468eb0f49aa4e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7659fe9a554a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae3cc1fb5064999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b23fb5b3cd4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7659fe9a554a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6027ddb106f44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae3cc1fb5064999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>83,212</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>