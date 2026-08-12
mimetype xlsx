--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1468eb0f49aa4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466c6436177a4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae3cc1fb5064999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095b145d0c174d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6027ddb106f44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae3cc1fb5064999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8aaf1e62db478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095b145d0c174d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>