--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466c6436177a4e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3730a3bca844e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095b145d0c174d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f07269425fe48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8aaf1e62db478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095b145d0c174d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49682dc7606f473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f07269425fe48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>