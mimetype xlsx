--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3730a3bca844e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b4fc5e613c4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f07269425fe48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e35606513e4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49682dc7606f473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f07269425fe48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f8683789604be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e35606513e4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>