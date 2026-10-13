--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b4fc5e613c4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91897d43ac0b44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e35606513e4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0891a4424ee4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f8683789604be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e35606513e4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adf5c51b5d34fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0891a4424ee4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>