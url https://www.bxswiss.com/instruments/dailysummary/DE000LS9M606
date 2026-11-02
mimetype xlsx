--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91897d43ac0b44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99625ebcdbab477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0891a4424ee4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5974c839c7a04abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adf5c51b5d34fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0891a4424ee4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c34f981d3644c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5974c839c7a04abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das genetische Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>122,873</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>121,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>