--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8927656134ca4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e3bea624bf4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e615bec25e408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a0565ca50747fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f03b4d4c774878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e615bec25e408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784dc4072a0445c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a0565ca50747fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>77,855</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,457</x:t>
-[...350 lines deleted...]
-          <x:t>74,766</x:t>
+          <x:t>76,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>