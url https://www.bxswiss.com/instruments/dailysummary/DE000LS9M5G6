--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e3bea624bf4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc50a87619e4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a0565ca50747fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a09ed0d456448e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784dc4072a0445c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a0565ca50747fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc15af26664f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a09ed0d456448e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>