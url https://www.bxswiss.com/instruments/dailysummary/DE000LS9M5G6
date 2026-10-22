--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc50a87619e4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb905ec1b21144ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a09ed0d456448e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7ea96755f14be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc15af26664f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a09ed0d456448e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7075af87b564cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7ea96755f14be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>