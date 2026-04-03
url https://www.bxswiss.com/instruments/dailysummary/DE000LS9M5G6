--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d5c8351b184adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87319871828446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8279670831455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9099d2dee6c4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1114d6cd674061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8279670831455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d86273d6f2d4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9099d2dee6c4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>63,364</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,323</x:t>
-[...620 lines deleted...]
-          <x:t>61,352</x:t>
+          <x:t>61,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>