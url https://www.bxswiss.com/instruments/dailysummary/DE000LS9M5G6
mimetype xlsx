--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87319871828446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5b8da5a4504c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9099d2dee6c4dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edcb16be3cc43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d86273d6f2d4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9099d2dee6c4dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e71d1be530c46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edcb16be3cc43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>