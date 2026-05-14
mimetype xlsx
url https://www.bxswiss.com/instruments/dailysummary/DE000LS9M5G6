--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5b8da5a4504c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407e89c0ea06409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edcb16be3cc43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ee8ca2022a4212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e71d1be530c46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edcb16be3cc43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132fc361872f499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ee8ca2022a4212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>