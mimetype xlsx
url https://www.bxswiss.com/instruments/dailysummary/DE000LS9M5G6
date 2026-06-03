--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407e89c0ea06409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ad710280b546ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ee8ca2022a4212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1412db74966147e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132fc361872f499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ee8ca2022a4212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c46c232a99847d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1412db74966147e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>66,082</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,098</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,985</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>