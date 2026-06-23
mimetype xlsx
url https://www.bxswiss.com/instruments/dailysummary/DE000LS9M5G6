--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ad710280b546ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bdaf896a4a4ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1412db74966147e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb828f011b0e249b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c46c232a99847d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1412db74966147e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd076a5e48d4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb828f011b0e249b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>