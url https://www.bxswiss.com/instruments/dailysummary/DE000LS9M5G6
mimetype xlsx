--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bdaf896a4a4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7b9271c69e4b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb828f011b0e249b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdf4ce1d84a423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd076a5e48d4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb828f011b0e249b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba99386debf46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdf4ce1d84a423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,421</x:t>
-[...43 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>73,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,948</x:t>
-[...441 lines deleted...]
-          <x:t>74,026</x:t>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>