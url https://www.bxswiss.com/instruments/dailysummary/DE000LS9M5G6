--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7b9271c69e4b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64f4c726d344511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdf4ce1d84a423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633c2cd3b0694f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba99386debf46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdf4ce1d84a423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803b16bbd5724cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633c2cd3b0694f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>