--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64f4c726d344511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8927656134ca4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633c2cd3b0694f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e615bec25e408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803b16bbd5724cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633c2cd3b0694f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f03b4d4c774878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e615bec25e408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oberösterreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>