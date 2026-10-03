--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1dae508b0944ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redad9a3cfc6444b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f834c83c2b844c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4bc247aeb744db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43fc88eb12d45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f834c83c2b844c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80939261823d4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4bc247aeb744db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>