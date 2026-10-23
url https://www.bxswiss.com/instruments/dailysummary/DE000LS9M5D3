--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redad9a3cfc6444b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5969a20ed8684ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4bc247aeb744db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca5dfa593a341ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80939261823d4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4bc247aeb744db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17f73893c8949f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca5dfa593a341ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>