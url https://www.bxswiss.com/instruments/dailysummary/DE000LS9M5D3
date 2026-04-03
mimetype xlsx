--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efb62e3f3314a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda67d82e9cd4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8eb34c5f6fb4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb781e43ce00341fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494c95263b6243c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8eb34c5f6fb4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4454f2e589f74af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb781e43ce00341fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>57,135</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,429</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>57,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,090</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>