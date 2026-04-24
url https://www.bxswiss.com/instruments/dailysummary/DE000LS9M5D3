--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda67d82e9cd4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7038c11d64143dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb781e43ce00341fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9a743662444364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4454f2e589f74af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb781e43ce00341fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refffe29dfdf84d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9a743662444364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>