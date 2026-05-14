--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7038c11d64143dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1376b1ae83c445a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9a743662444364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd65d0821c641c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refffe29dfdf84d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9a743662444364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e8cd05a306420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd65d0821c641c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>