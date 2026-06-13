--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1376b1ae83c445a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724d3077c1e94cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd65d0821c641c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd41ba741794575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e8cd05a306420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd65d0821c641c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada47c24350f4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd41ba741794575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>