--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724d3077c1e94cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b6d61383a9443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd41ba741794575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0354b8fcc848f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada47c24350f4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd41ba741794575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b51365b1f5244ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0354b8fcc848f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>