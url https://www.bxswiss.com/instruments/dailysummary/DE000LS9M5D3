--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b6d61383a9443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3035822c154a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0354b8fcc848f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96297731b024831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b51365b1f5244ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0354b8fcc848f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364645149a6b4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96297731b024831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>