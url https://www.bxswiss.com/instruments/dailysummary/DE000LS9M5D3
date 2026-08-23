--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3035822c154a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6df58341864189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96297731b024831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ee7d19e27c4e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364645149a6b4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96297731b024831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12caf0b64fea47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ee7d19e27c4e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>