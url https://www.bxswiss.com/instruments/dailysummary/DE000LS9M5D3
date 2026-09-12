--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6df58341864189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1dae508b0944ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ee7d19e27c4e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f834c83c2b844c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12caf0b64fea47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ee7d19e27c4e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43fc88eb12d45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f834c83c2b844c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRISPR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M5D3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>