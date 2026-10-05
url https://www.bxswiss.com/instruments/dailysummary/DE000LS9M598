--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2600b392238e4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc0e092ebaa4afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9e04f90feb4595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63df10a5cfc49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfa2757f5fe49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9e04f90feb4595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12480031525b4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63df10a5cfc49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>