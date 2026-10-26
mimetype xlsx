--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc0e092ebaa4afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red08334ba0c442cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63df10a5cfc49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba2324b138146e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12480031525b4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63df10a5cfc49f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e43d06a60174ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba2324b138146e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>123,115</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,900</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>122,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,000</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>