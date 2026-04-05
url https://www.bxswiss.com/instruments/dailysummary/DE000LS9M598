--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c89a4e8fedc447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13164f96e59548e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b20a2e5a9c44e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62cd356a45a4c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757a06f7cf6540ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b20a2e5a9c44e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420fba700539449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62cd356a45a4c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>