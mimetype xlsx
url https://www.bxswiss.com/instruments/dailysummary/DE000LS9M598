--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13164f96e59548e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe02470a84c64b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62cd356a45a4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70066b4224894b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420fba700539449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62cd356a45a4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad7aeb316f1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70066b4224894b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,740</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>