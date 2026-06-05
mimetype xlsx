--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe02470a84c64b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e63ac6b9a874de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70066b4224894b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d49c2a50fda4240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad7aeb316f1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70066b4224894b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266dde7654b14582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d49c2a50fda4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>124,664</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,544</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>122,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>