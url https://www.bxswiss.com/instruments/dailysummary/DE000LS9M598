--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e63ac6b9a874de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d0419396564e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d49c2a50fda4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c97f2338e704883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266dde7654b14582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d49c2a50fda4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93291c6b8c194ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c97f2338e704883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>121,625</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>121,959</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>