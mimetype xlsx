--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d0419396564e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211b4a0cb1dc4836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c97f2338e704883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdcc823a2534c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93291c6b8c194ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c97f2338e704883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af607dd5f4042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdcc823a2534c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...598 lines deleted...]
-          <x:t>122,976</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,125</x:t>
-[...31 lines deleted...]
-          <x:t>122,155</x:t>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>