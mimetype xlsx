--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211b4a0cb1dc4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd032e359b44005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdcc823a2534c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R168f782f53a54767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af607dd5f4042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdcc823a2534c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9eb49a221348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R168f782f53a54767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>123,384</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,480</x:t>
-[...38 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>122,229</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>