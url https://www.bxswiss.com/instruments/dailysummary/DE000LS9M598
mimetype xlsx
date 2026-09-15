--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd032e359b44005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2600b392238e4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R168f782f53a54767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9e04f90feb4595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9eb49a221348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R168f782f53a54767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfa2757f5fe49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9e04f90feb4595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blauer Zwerg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>123,614</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,864</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>124,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>