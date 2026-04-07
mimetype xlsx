--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cb3830c423443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b33b00b90c4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3c200e7afb34652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8e3131e8e84351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e91e12b05e454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3c200e7afb34652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12db70c89889477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8e3131e8e84351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>