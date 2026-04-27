--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b33b00b90c4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a67f927cba4131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8e3131e8e84351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7310472e82841df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12db70c89889477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8e3131e8e84351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65df75ac32404d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7310472e82841df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>