--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a67f927cba4131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9511c943b4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7310472e82841df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927d425e11bd4ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65df75ac32404d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7310472e82841df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c295d29bc34313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927d425e11bd4ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>