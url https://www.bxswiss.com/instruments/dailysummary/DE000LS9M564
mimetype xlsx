--- v8 (2026-05-21)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9511c943b4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c7f44708014405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927d425e11bd4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6812d11b21469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c295d29bc34313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927d425e11bd4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af5d03f6ed042ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6812d11b21469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,615</x:t>
@@ -737,31 +258,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>