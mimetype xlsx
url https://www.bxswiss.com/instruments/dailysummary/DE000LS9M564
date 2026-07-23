--- v9 (2026-06-15)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c7f44708014405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4b5006e0c7440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6812d11b21469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924d787c1b8f4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af5d03f6ed042ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6812d11b21469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb1126e30dc4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924d787c1b8f4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>165,557</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>