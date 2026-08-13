--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4b5006e0c7440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01907828c65b4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924d787c1b8f4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97608387fa374abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb1126e30dc4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924d787c1b8f4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d1786fb32944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97608387fa374abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>156,109</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,404</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>155,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>