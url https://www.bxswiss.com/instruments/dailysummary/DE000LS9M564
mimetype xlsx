--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01907828c65b4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb28f74b57b4a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97608387fa374abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7daadfcc47444338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d1786fb32944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97608387fa374abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b129276e064e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7daadfcc47444338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>