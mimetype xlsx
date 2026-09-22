--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb28f74b57b4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1577d3207d84425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7daadfcc47444338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b42d64e315d4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b129276e064e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7daadfcc47444338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0647e160b2e441ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b42d64e315d4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>