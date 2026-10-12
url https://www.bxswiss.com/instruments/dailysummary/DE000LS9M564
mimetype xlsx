--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1577d3207d84425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8504951acf443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b42d64e315d4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972d664d404345cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0647e160b2e441ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b42d64e315d4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0023f5e968d548c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972d664d404345cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>