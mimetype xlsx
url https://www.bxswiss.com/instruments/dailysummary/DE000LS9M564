--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8504951acf443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31662ad2ec4417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972d664d404345cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61593736dde848e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0023f5e968d548c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972d664d404345cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de9cf3c41a24984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61593736dde848e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldaktien Pur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>