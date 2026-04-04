--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbd5d6815ef4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d08da689e344b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2694b41a714183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b708b63e804c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca6e051f11b41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2694b41a714183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdfaa8bd57f4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b708b63e804c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>