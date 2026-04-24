--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d08da689e344b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832a9fa485d443fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b708b63e804c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a98d9d0c644013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdfaa8bd57f4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b708b63e804c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0a8003ef344de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a98d9d0c644013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>