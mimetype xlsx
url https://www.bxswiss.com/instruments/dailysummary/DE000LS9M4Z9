--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832a9fa485d443fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99734ce8954f4727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a98d9d0c644013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c35d100467148e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0a8003ef344de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a98d9d0c644013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713b556d3db84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c35d100467148e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>