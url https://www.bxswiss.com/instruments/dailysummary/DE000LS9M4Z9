--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99734ce8954f4727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd571431d23884989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c35d100467148e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b03fdfd07864213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713b556d3db84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c35d100467148e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601ee7dbfee445ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b03fdfd07864213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>