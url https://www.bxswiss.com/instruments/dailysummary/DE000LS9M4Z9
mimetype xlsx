--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd571431d23884989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae993aac72b24477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b03fdfd07864213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49d06232c564dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601ee7dbfee445ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b03fdfd07864213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4294b92227c44f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49d06232c564dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>