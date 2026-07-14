--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae993aac72b24477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61af61591d4243f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49d06232c564dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359c7b9342c24158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4294b92227c44f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49d06232c564dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaff0a323bde4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359c7b9342c24158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>