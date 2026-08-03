--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61af61591d4243f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fc89b94d604782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359c7b9342c24158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa996eb940204da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaff0a323bde4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359c7b9342c24158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae486adf71b24ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa996eb940204da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>