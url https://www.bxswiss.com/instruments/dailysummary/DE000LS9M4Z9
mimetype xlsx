--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fc89b94d604782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c13843504644482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa996eb940204da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe44e66308241af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae486adf71b24ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa996eb940204da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96391cb19cd441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe44e66308241af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>338,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>