--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c13843504644482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fd2220ab0e4731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe44e66308241af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18d22892b1b41c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96391cb19cd441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe44e66308241af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref83a5b8a7214ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18d22892b1b41c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>