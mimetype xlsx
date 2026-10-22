--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fd2220ab0e4731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e19bea3b2741e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18d22892b1b41c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e6f80e1a0a410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref83a5b8a7214ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18d22892b1b41c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dfe7eebd4db4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e6f80e1a0a410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Virtual-Reality Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>