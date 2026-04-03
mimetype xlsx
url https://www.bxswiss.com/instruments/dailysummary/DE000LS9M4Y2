--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7cffbc22ac4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4699ec643de646d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3238efc2c314494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac41ea7848144cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a1630128ff4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3238efc2c314494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0077abf4de50450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac41ea7848144cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>