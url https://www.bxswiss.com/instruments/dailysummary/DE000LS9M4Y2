--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4699ec643de646d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cd94e904414b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac41ea7848144cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aaeecfaca64d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0077abf4de50450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac41ea7848144cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4897d04ae4e9414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aaeecfaca64d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>