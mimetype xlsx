--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cd94e904414b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2137f4f2787d4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aaeecfaca64d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7293cf64e4d343d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4897d04ae4e9414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aaeecfaca64d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e47f1c65d684cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7293cf64e4d343d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>102,359</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,284</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>103,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>