--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2137f4f2787d4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4dafbd1ed64530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7293cf64e4d343d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51d84a72eb344f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e47f1c65d684cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7293cf64e4d343d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78b96f5bd6d447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51d84a72eb344f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,284</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,970</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>