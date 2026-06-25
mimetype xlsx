--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4dafbd1ed64530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f606c39a2ef4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51d84a72eb344f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d69cc6167a04dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78b96f5bd6d447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51d84a72eb344f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7ec3116d4e4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d69cc6167a04dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>