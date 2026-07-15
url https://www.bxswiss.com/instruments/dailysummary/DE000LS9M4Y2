--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f606c39a2ef4dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74808096dc8f4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d69cc6167a04dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468713da6325483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7ec3116d4e4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d69cc6167a04dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48c7279d67644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468713da6325483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>