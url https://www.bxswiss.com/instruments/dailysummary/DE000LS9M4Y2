--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74808096dc8f4d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380db98c2d9a402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468713da6325483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b65ae7df994585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48c7279d67644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468713da6325483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8f62d76cf64454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b65ae7df994585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>