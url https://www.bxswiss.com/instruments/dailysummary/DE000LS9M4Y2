--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380db98c2d9a402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd73e4431c44bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b65ae7df994585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955ea88d5b9f475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8f62d76cf64454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b65ae7df994585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb586ec903273418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955ea88d5b9f475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>