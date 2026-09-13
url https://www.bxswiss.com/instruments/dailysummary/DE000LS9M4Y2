--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd73e4431c44bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4329c5de738743ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955ea88d5b9f475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a1b54834194796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb586ec903273418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955ea88d5b9f475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fd442b7c7243f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a1b54834194796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>132,767</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,147</x:t>
-[...247 lines deleted...]
-          <x:t>131,893</x:t>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>