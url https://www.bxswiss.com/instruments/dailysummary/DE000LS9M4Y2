--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4329c5de738743ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872fc73f7de148bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a1b54834194796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e6c7589880460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fd442b7c7243f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a1b54834194796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185dee46933141a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e6c7589880460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>