--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872fc73f7de148bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de717c240d64b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e6c7589880460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6677ed4eb42428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185dee46933141a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e6c7589880460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c4da1359b74225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6677ed4eb42428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio(Tech),ECommerce,Cloud,Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>