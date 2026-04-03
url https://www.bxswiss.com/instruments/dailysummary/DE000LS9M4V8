--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bb0afda5294b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8679af99e18444d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0272fb9c56be4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fb994e11fd41ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14730cc095f4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0272fb9c56be4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf143b90602fc47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fb994e11fd41ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>145,004</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>