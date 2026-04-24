--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8679af99e18444d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d23a3f4684445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fb994e11fd41ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd81cbf6d9954b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf143b90602fc47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fb994e11fd41ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2e93476b3644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd81cbf6d9954b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>