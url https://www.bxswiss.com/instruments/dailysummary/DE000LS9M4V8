--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d23a3f4684445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef2e18505a743e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd81cbf6d9954b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37debefa26264780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2e93476b3644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd81cbf6d9954b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2f771971474747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37debefa26264780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>