--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef2e18505a743e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ff394c1fe04672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37debefa26264780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5785ea1646924991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2f771971474747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37debefa26264780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba040e276464a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5785ea1646924991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>