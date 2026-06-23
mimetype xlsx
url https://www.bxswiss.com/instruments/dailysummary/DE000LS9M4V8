--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ff394c1fe04672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58609a095da4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5785ea1646924991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fbd2dd925444b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba040e276464a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5785ea1646924991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17bc26649d7740ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fbd2dd925444b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,020</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>