--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58609a095da4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720eedd9329c41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fbd2dd925444b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202b34b1b7ff4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17bc26649d7740ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fbd2dd925444b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8d61bcefa44f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202b34b1b7ff4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>