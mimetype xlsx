--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720eedd9329c41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra224fa1f4186401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202b34b1b7ff4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b58dc0fbf4f4001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8d61bcefa44f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202b34b1b7ff4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05b4a3240554639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b58dc0fbf4f4001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,610</x:t>
@@ -710,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>