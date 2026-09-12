--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra224fa1f4186401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f95e3d43c846d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b58dc0fbf4f4001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38b87a000034c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05b4a3240554639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b58dc0fbf4f4001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c7cdb0284149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38b87a000034c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...546 lines deleted...]
-          <x:t>150,700</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>