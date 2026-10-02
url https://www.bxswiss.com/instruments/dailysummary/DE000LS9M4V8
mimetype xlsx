--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f95e3d43c846d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe946322a64147fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38b87a000034c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5fba7f37f04c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c7cdb0284149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38b87a000034c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ff9e939324e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5fba7f37f04c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,901</x:t>
-[...53 lines deleted...]
-          <x:t>151,740</x:t>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,209</x:t>
-[...377 lines deleted...]
-          <x:t>151,613</x:t>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>