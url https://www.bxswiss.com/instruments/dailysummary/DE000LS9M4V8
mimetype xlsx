--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe946322a64147fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63b36263ef946b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5fba7f37f04c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bc7ec6ab4543df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ff9e939324e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5fba7f37f04c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a215b66b1e4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bc7ec6ab4543df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>