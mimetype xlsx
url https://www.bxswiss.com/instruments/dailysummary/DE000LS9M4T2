--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c602fc1721d4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225b3a04895a46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4950fe0747d4c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaa3c348e7e42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d8e4eda27c4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4950fe0747d4c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2925bd95184155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaa3c348e7e42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>