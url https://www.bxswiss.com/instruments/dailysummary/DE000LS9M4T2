--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225b3a04895a46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633cadb221f54da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaa3c348e7e42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748aefbeb8064107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2925bd95184155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaa3c348e7e42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f06a316d92c4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748aefbeb8064107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>