--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633cadb221f54da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0307f4a40f1489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748aefbeb8064107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b0cc84dd744300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f06a316d92c4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748aefbeb8064107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f752300cd06481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b0cc84dd744300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>