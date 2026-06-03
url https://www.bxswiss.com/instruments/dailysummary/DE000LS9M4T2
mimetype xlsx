--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0307f4a40f1489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1cdd843f8cb4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b0cc84dd744300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce0378a45c1428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f752300cd06481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b0cc84dd744300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fa5455c42d4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce0378a45c1428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>