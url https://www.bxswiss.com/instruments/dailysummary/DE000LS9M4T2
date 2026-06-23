--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1cdd843f8cb4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620e856f75914432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce0378a45c1428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0616a93047a6465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fa5455c42d4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce0378a45c1428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3efaaf29b714a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0616a93047a6465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>