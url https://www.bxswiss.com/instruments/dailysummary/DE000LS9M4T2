--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620e856f75914432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6acbc407b04ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0616a93047a6465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5508ea8378fc4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3efaaf29b714a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0616a93047a6465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59de3b16ec6444fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5508ea8378fc4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>