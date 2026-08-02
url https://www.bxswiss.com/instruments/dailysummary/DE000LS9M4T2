--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6acbc407b04ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4668dea4a514bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5508ea8378fc4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884683cd148043b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59de3b16ec6444fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5508ea8378fc4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5761b595d044761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884683cd148043b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>