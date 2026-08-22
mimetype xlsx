--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4668dea4a514bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3d62feb04e478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884683cd148043b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c16d601efb4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5761b595d044761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884683cd148043b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3ca57d6868420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c16d601efb4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4T2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>