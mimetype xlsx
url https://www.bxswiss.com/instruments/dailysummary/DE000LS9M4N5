--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb677a02fc01f4329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6223e9b83e456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2955752fdbf4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf231a78b11114236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d47e95170f44a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2955752fdbf4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ecce6c8d2945af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf231a78b11114236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>147,427</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>