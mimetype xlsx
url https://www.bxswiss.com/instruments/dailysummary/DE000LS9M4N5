--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6223e9b83e456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d96eda646374a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf231a78b11114236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb92c24336634459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ecce6c8d2945af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf231a78b11114236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbf0a13d81048d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb92c24336634459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>