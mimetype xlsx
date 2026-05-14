--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d96eda646374a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b979339b024ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb92c24336634459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae05b4bae1ff4a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbf0a13d81048d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb92c24336634459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4827a939da8d43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae05b4bae1ff4a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>