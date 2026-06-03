--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b979339b024ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468fe7bc777f4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae05b4bae1ff4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f58f67d101c4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4827a939da8d43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae05b4bae1ff4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0b70a29a3e469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f58f67d101c4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>