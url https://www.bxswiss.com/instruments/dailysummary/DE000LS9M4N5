--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468fe7bc777f4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74e952eff3a4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f58f67d101c4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1551099d22b447a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0b70a29a3e469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f58f67d101c4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb258fb04a5ce40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1551099d22b447a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>