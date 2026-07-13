--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74e952eff3a4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7255b02ab58e4046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1551099d22b447a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e74e5f86284d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb258fb04a5ce40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1551099d22b447a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a37466e47c40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e74e5f86284d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>