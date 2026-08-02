--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7255b02ab58e4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c7b2da51de4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e74e5f86284d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb24a1ccbd8409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a37466e47c40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e74e5f86284d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8bc90ccbbf43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb24a1ccbd8409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>