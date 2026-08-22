--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c7b2da51de4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bea5da6a4864706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb24a1ccbd8409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa90b407d1541ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8bc90ccbbf43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb24a1ccbd8409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81c46d03f514ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa90b407d1541ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>