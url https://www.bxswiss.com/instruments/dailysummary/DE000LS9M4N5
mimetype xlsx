--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bea5da6a4864706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2f052b048b4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa90b407d1541ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992e1031b80f4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81c46d03f514ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa90b407d1541ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6fb9834bf34318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992e1031b80f4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>170,713</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...397 lines deleted...]
-          <x:t>171,868</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>