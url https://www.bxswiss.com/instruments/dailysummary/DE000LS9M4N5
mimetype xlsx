--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2f052b048b4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f8bd96b84f4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992e1031b80f4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718e83a42e8a4325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6fb9834bf34318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992e1031b80f4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fc879a715245a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718e83a42e8a4325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>