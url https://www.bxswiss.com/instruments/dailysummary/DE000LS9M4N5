--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f8bd96b84f4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84a9c19e1ea4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718e83a42e8a4325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b266a17c5e34170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fc879a715245a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718e83a42e8a4325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b81354fe4f44457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b266a17c5e34170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WACHSTUMSWERT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>