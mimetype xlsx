--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda3c2df1b824f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2849bae8f944aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71956f67012a4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb7dd81abfe4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fe8a90066245bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71956f67012a4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb6b473afac4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb7dd81abfe4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>