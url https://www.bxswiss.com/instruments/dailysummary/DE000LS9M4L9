--- v14 (2026-10-05)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2849bae8f944aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7111a5e95e40a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb7dd81abfe4ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6c3529192f4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb6b473afac4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb7dd81abfe4ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df25fab50534cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6c3529192f4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>109,251</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,188</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>