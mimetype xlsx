--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86067b1a2f764d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd723a1a6554044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18afe94322834c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbc4553733d4f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a75f426f13f4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18afe94322834c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65f4488c62a4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbc4553733d4f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>110,272</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,872</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>26.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,131</x:t>
-[...306 lines deleted...]
-          <x:t>110,027</x:t>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>