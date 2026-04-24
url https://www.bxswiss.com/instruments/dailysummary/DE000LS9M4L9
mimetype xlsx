--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd723a1a6554044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb587d10b214df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbc4553733d4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fafae9ad314b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65f4488c62a4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbc4553733d4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f1cf9215bf4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fafae9ad314b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>