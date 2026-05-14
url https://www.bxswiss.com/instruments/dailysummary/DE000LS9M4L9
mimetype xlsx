--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb587d10b214df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfc775350514512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fafae9ad314b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd352dbeb5aac474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f1cf9215bf4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fafae9ad314b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c224d136ae6487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd352dbeb5aac474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>