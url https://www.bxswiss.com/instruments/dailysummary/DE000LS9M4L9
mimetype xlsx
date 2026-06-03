--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfc775350514512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48157b45796e420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd352dbeb5aac474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b26a76ea2e94ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c224d136ae6487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd352dbeb5aac474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a28483717c4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b26a76ea2e94ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>