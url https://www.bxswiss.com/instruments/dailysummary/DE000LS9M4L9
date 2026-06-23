--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48157b45796e420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505369dd45bb4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b26a76ea2e94ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36b38acfebe44ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a28483717c4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b26a76ea2e94ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8800131dc5c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36b38acfebe44ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>