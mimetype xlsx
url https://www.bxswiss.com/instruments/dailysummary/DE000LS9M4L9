--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505369dd45bb4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c9233f48a3475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36b38acfebe44ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c10f154ca54009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8800131dc5c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36b38acfebe44ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec88f495fc6447ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c10f154ca54009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>