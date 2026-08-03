--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c9233f48a3475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4221214284b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c10f154ca54009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5210922ba6644ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec88f495fc6447ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c10f154ca54009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285a0d5cdfeb41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5210922ba6644ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>113,027</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,387</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>