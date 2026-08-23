--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4221214284b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56da90b3fc74d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5210922ba6644ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdba6a5c5c34d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285a0d5cdfeb41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5210922ba6644ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb057a8c6a38d4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdba6a5c5c34d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>115,623</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,002</x:t>
-[...571 lines deleted...]
-          <x:t>110,687</x:t>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>