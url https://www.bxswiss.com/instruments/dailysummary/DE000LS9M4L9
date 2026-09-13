--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56da90b3fc74d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda3c2df1b824f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdba6a5c5c34d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71956f67012a4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb057a8c6a38d4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdba6a5c5c34d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fe8a90066245bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71956f67012a4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy the good news</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>