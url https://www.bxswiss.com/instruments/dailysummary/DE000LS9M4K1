--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e909d514d8c4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ded4f546b14632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eeed5b838b147ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be0280a361f4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba327a1907b424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eeed5b838b147ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65799bb10f32499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be0280a361f4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>