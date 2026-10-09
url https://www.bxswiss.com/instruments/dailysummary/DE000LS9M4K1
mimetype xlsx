--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ded4f546b14632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5aef8e5d4ad45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be0280a361f4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ba0bcdbbe14cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65799bb10f32499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be0280a361f4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ecae170bf94630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ba0bcdbbe14cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>313,371</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>312,022</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>311,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,887</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>