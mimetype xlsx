--- v15 (2026-10-09)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5aef8e5d4ad45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2472a85573674e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ba0bcdbbe14cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafda10a84fd54089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ecae170bf94630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ba0bcdbbe14cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4742aaa31de34423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafda10a84fd54089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>