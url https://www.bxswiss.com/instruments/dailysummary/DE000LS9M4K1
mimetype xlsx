--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6f275ed1848c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78354d7014ef48ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31171a05a0549e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4532acc212054695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed84845d98148e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31171a05a0549e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e19506c1ff41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4532acc212054695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>