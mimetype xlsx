--- v7 (2026-04-03)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78354d7014ef48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2bf3459c0b45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4532acc212054695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c37b82acb0433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e19506c1ff41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4532acc212054695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842db858c5b94d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c37b82acb0433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>