--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2bf3459c0b45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e26b6843774e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c37b82acb0433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fc966d9d954949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842db858c5b94d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c37b82acb0433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f7957c30df4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fc966d9d954949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>