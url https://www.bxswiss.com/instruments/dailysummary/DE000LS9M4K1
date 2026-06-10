--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e26b6843774e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d064b84b174080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fc966d9d954949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69d49bb0e7c47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f7957c30df4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fc966d9d954949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb701b9a2ea7c4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69d49bb0e7c47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>