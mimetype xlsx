--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d064b84b174080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08695151867e447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69d49bb0e7c47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c552b27bf149a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb701b9a2ea7c4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69d49bb0e7c47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8a781ec8c046ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c552b27bf149a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>