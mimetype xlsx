--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08695151867e447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b2435c9bcf48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c552b27bf149a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3988bb354144e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8a781ec8c046ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c552b27bf149a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860f40b26bfb4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3988bb354144e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>