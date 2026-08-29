--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b2435c9bcf48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e909d514d8c4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3988bb354144e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eeed5b838b147ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860f40b26bfb4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3988bb354144e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba327a1907b424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eeed5b838b147ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming, Virtual and Aug. Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>298,569</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>297,562</x:t>
-[...193 lines deleted...]
-          <x:t>300,322</x:t>
+          <x:t>303,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>