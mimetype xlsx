--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02190a456f8b4d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621b25efd53e4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a63510f79334745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af8be3c41614405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f1c1369c874cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a63510f79334745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578aed6a659b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af8be3c41614405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,606 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...573 lines deleted...]
-          <x:t>154,224</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>