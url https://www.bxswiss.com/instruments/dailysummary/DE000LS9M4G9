--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621b25efd53e4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57daa09b82e4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af8be3c41614405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f4ce9b36df4705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578aed6a659b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af8be3c41614405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3034c5702c4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f4ce9b36df4705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>