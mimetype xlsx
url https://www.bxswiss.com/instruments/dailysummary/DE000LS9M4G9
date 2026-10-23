--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57daa09b82e4461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8638b5604bf64c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f4ce9b36df4705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687e836c57544ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3034c5702c4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f4ce9b36df4705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92849bc28fe84d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687e836c57544ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>