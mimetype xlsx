--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c25640f438d4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3fd4aea4d048b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e7f23b809d4174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202d675d7c994b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232642f87add4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e7f23b809d4174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1022d0c59ce5483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202d675d7c994b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>