--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3fd4aea4d048b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258a0b2efd7640c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202d675d7c994b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870c40315c2c4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1022d0c59ce5483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202d675d7c994b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dc8301b1aa4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870c40315c2c4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>