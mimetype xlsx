--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258a0b2efd7640c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c5aeb3fd6c41d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870c40315c2c4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878eedda1ab04375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dc8301b1aa4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870c40315c2c4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63c08a26ea043c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878eedda1ab04375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,022</x:t>
@@ -737,31 +306,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>