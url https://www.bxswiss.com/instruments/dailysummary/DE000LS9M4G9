--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c5aeb3fd6c41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9647576a93f04fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878eedda1ab04375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65ed41916834805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63c08a26ea043c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878eedda1ab04375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb370af64f36a4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65ed41916834805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,371 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,558</x:t>
@@ -657,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>