--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9647576a93f04fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09d79695dea4a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65ed41916834805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38384fe745bc4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb370af64f36a4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65ed41916834805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901fe13f6715451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38384fe745bc4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,141</x:t>
@@ -690,31 +312,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>