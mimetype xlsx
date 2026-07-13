--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09d79695dea4a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddd0c43f66f4bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38384fe745bc4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1a1b2424684577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901fe13f6715451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38384fe745bc4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd02d7b57394459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1a1b2424684577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>