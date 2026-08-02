--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddd0c43f66f4bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02190a456f8b4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1a1b2424684577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a63510f79334745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd02d7b57394459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1a1b2424684577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f1c1369c874cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a63510f79334745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmariasWunschliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M4G9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,545</x:t>
@@ -710,31 +319,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>