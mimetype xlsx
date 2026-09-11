--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e07a7a32544b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf28944b6f5e4791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf2187a86074110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ef2736b30b45a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7928f318874737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf2187a86074110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7069297d7c1a48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ef2736b30b45a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>