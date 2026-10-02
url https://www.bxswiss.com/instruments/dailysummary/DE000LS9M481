--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf28944b6f5e4791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4a4b0abc46449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ef2736b30b45a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9542a477d6e74e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7069297d7c1a48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ef2736b30b45a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c61af081c3e4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9542a477d6e74e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>