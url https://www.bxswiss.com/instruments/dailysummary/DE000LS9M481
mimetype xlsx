--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4a4b0abc46449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25c564bd58b4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9542a477d6e74e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4602b3192c465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c61af081c3e4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9542a477d6e74e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ebdd174867422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4602b3192c465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>