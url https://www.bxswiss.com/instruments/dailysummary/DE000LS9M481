--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bfd5901bc64a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f97015c55a4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991c262963dd41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477bbf12449f4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b7d9cf4996444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991c262963dd41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e54c86aed7641a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477bbf12449f4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>