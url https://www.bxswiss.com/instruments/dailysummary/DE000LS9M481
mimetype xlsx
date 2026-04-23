--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f97015c55a4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f151114eef410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477bbf12449f4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7340b6008f495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e54c86aed7641a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477bbf12449f4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0228572653fc4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7340b6008f495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>