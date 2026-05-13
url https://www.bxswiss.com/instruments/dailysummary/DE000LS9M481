--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f151114eef410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99d1ded2d064353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7340b6008f495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a270457b15e45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0228572653fc4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7340b6008f495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d5c3c1170444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a270457b15e45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>