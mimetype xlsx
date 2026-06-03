--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99d1ded2d064353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0024036fa8471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a270457b15e45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90348dd804b64a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d5c3c1170444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a270457b15e45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R484abe46abb04d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90348dd804b64a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>