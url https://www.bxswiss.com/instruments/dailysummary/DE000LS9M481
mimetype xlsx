--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0024036fa8471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4e3e1c99794902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90348dd804b64a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06f57f5b08540a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R484abe46abb04d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90348dd804b64a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699838a5db064e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06f57f5b08540a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>