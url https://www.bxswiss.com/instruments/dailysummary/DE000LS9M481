--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4e3e1c99794902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746e78cd568748b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06f57f5b08540a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d39d6f68f24089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699838a5db064e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06f57f5b08540a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2595f28d2cb543dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d39d6f68f24089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>323,630</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>322,207</x:t>
-[...431 lines deleted...]
-          <x:t>308,508</x:t>
+          <x:t>320,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>