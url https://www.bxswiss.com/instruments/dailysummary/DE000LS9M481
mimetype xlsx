--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746e78cd568748b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912f25752a654cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d39d6f68f24089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16512a9749d40cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2595f28d2cb543dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d39d6f68f24089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae41c7d085c543f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16512a9749d40cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>