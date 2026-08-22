--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912f25752a654cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e07a7a32544b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16512a9749d40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf2187a86074110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae41c7d085c543f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16512a9749d40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7928f318874737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf2187a86074110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Bad Boys (Rüstungsaktien)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>294,957</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,028</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>307,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,915</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>