--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71d0cba08b64153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9bcfeadbab94868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187916e9135f4d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc343e2b5885548d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdeb56803bfe4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187916e9135f4d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f3fbbea4524a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc343e2b5885548d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>233,599</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,889</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>228,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>