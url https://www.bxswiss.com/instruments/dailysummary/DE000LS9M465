--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9bcfeadbab94868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d50ed929ebe4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc343e2b5885548d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85834653fe9a47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f3fbbea4524a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc343e2b5885548d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c19e4397ee4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85834653fe9a47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>