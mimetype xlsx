--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d50ed929ebe4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe30df77df164a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85834653fe9a47df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ec081d74364e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c19e4397ee4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85834653fe9a47df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5ecd200c5f43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ec081d74364e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>