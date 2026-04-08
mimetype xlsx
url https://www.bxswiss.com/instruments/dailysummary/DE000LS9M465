--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde6d4057b664481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra117d5791959477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462c4826d46d4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a1b56a30d84fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb24bd6b4f44858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462c4826d46d4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5097a4a9328a41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a1b56a30d84fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>