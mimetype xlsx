--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra117d5791959477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b361b5012d486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a1b56a30d84fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c2d58080db44a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5097a4a9328a41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a1b56a30d84fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44ce627c2d84b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c2d58080db44a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>197,692</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,006</x:t>
-[...463 lines deleted...]
-          <x:t>189,683</x:t>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>