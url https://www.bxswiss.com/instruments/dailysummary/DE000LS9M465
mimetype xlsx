--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b361b5012d486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2e09a72c80417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c2d58080db44a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5d1c408f744199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44ce627c2d84b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c2d58080db44a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3531319240514030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5d1c408f744199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>