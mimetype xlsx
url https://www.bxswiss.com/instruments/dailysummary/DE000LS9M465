--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2e09a72c80417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303319ae758f4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5d1c408f744199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cab32cd9724bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3531319240514030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5d1c408f744199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b23e54a23824fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cab32cd9724bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>