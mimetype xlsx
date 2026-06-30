--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303319ae758f4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304c1ea5a4884916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cab32cd9724bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1918760bb68a4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b23e54a23824fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cab32cd9724bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53be16257bea422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1918760bb68a4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>