--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304c1ea5a4884916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fe25e8ada54475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1918760bb68a4758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6a62cf0fc94bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53be16257bea422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1918760bb68a4758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ef14f8f30b494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6a62cf0fc94bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>