--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fe25e8ada54475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71d0cba08b64153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6a62cf0fc94bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187916e9135f4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ef14f8f30b494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6a62cf0fc94bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdeb56803bfe4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187916e9135f4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldtaler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>226,181</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>