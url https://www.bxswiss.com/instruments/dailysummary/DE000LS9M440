--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6649002cb6b40cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6e25e8a833479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf22ca33c084d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad15320724074e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81cd0f18b7341da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf22ca33c084d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d301a189bf4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad15320724074e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>