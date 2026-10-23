--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6e25e8a833479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra706fa9be9a74262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad15320724074e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53054fc278944c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d301a189bf4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad15320724074e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f6ca647fdd404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53054fc278944c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>