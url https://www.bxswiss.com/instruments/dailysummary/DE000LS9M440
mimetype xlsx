--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16203c43e824925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d2a7fd47ce41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05555dc9de5402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a8897e38f149ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0029202ac2314bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05555dc9de5402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bdb89677ab1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a8897e38f149ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>115,674</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,796</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,039</x:t>
-[...198 lines deleted...]
-          <x:t>114,198</x:t>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>