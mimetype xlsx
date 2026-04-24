--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d2a7fd47ce41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b9b42af30649bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a8897e38f149ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1371a2d2029243f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bdb89677ab1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a8897e38f149ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acc2890fb45481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1371a2d2029243f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>