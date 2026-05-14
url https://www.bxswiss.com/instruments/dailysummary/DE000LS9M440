--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b9b42af30649bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b426edfaffc45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1371a2d2029243f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5edc077bd4540ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acc2890fb45481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1371a2d2029243f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb3037236ef4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5edc077bd4540ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,825</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>