--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b426edfaffc45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1217aa2734a14f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5edc077bd4540ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc44d69cb844bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb3037236ef4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5edc077bd4540ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453e276a487640d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc44d69cb844bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,469</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,532</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>114,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>