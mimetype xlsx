--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1217aa2734a14f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0693b01d05234900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc44d69cb844bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340d9389b6c444ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453e276a487640d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc44d69cb844bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550d5f4a8408457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340d9389b6c444ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>