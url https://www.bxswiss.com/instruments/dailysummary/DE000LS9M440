--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0693b01d05234900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee3b3dfea454368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340d9389b6c444ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4fef8160664748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550d5f4a8408457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340d9389b6c444ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643accd672444da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4fef8160664748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>