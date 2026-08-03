--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee3b3dfea454368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8048dfb2fb94e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4fef8160664748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79bb46b06f349e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643accd672444da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4fef8160664748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee06535c1cf4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79bb46b06f349e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>