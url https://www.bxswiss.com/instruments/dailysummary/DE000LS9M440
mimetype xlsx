--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8048dfb2fb94e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab9dbbb45e54041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79bb46b06f349e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d2e651214440f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee06535c1cf4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79bb46b06f349e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c142996c0744907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d2e651214440f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>109,170</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,081</x:t>
-[...490 lines deleted...]
-          <x:t>108,359</x:t>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>