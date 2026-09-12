--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab9dbbb45e54041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6649002cb6b40cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d2e651214440f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf22ca33c084d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c142996c0744907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d2e651214440f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81cd0f18b7341da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf22ca33c084d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Markets Bet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,037</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>111,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,779</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>