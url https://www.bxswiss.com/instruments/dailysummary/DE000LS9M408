--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2ebabc1a3940db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re782dc61814f4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3fa372ee294be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d92268a22c8493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7beee8d7958848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3fa372ee294be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13879b61c5dc420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d92268a22c8493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>