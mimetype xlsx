--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re782dc61814f4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc9b0729fb74acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d92268a22c8493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f547d3081647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13879b61c5dc420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d92268a22c8493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re419dcbd8e294b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f547d3081647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>81,416</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>81,638</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,873</x:t>
-[...296 lines deleted...]
-          <x:t>80,431</x:t>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>