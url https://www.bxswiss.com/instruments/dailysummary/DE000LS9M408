--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc9b0729fb74acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea24fe73011444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f547d3081647d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb02c52c59534104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re419dcbd8e294b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f547d3081647d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c729cca12eb4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb02c52c59534104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>