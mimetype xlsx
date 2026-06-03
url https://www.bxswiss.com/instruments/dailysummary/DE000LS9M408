--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea24fe73011444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663dd7e2d0854a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb02c52c59534104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e91ed315fcc4145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c729cca12eb4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb02c52c59534104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f6d85c02644ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e91ed315fcc4145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>84,287</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>