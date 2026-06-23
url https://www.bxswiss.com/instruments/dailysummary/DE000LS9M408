--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663dd7e2d0854a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58c3069aea44ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e91ed315fcc4145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b40c4bddd0452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f6d85c02644ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e91ed315fcc4145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c536872efa4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b40c4bddd0452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,298</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>