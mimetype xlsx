--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58c3069aea44ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20bfff09d5c4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b40c4bddd0452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dad8dc0af954ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c536872efa4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b40c4bddd0452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f139a52a8141b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dad8dc0af954ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>