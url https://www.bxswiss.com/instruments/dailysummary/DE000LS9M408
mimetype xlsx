--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20bfff09d5c4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedf912f41dc4205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dad8dc0af954ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2b48e9be524d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f139a52a8141b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dad8dc0af954ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67d95b0878b42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2b48e9be524d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>82,725</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,811</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>82,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>