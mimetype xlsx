--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedf912f41dc4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609b55448eef4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2b48e9be524d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869eb34da8914da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67d95b0878b42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2b48e9be524d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d862d40e4294b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869eb34da8914da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>81,700</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,511</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>81,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,427</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>