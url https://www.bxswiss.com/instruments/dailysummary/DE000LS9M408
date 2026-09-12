--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609b55448eef4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56aced0dd24922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869eb34da8914da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd810cfd0656a44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d862d40e4294b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869eb34da8914da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710ccf4efc6f4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd810cfd0656a44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>