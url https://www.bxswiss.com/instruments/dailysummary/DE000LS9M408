--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56aced0dd24922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152134a5887f4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd810cfd0656a44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3ffbc1e8fa4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710ccf4efc6f4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd810cfd0656a44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd496453a358c4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3ffbc1e8fa4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>