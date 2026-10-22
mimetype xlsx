--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152134a5887f4828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea245cc257874ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3ffbc1e8fa4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4980659fc1a34449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd496453a358c4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3ffbc1e8fa4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711ebf484c394228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4980659fc1a34449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knips Bayern</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>82,212</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,342</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>82,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,286</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>