--- v13 (2026-09-04)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ad297c1c6c41a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef6977fe0284037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5062fa02197e4b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd765362ae28e4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a68928cf744609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5062fa02197e4b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21edcfb021af48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd765362ae28e4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>