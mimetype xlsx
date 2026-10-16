--- v14 (2026-09-25)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef6977fe0284037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42b74c722b64c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd765362ae28e4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70a9bfa3ea14767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21edcfb021af48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd765362ae28e4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b00f90000f4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70a9bfa3ea14767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>