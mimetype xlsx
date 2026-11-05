--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42b74c722b64c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60649967da6e4764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70a9bfa3ea14767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb792f464e8e4624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b00f90000f4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70a9bfa3ea14767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c60f900159a4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb792f464e8e4624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>