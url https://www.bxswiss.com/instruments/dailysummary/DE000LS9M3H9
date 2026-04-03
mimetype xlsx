--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a15a418b134431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf722e2a279f04537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78304fe32ab74b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeaf9bed68014cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa32b00c142b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78304fe32ab74b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0613ed8f45470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeaf9bed68014cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...539 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,192</x:t>
-[...90 lines deleted...]
-          <x:t>161,605</x:t>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>