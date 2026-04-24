--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf722e2a279f04537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d5dd27c59b457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeaf9bed68014cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d0615f80404967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0613ed8f45470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeaf9bed68014cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb44e98a18f49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d0615f80404967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>158,836</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,473</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>