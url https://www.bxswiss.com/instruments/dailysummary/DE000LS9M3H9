--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d5dd27c59b457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b8c552516c488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d0615f80404967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363283c5fab548c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb44e98a18f49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d0615f80404967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2596a3cb68644f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363283c5fab548c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>