--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b8c552516c488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e6022e89834035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363283c5fab548c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R645f5e5071fa4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2596a3cb68644f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363283c5fab548c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7198fe9a06d4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R645f5e5071fa4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>177,720</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,364</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>184,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>