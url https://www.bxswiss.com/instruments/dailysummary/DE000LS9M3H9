--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e6022e89834035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfc7afcdada4af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R645f5e5071fa4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a6cbb9dd094426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7198fe9a06d4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R645f5e5071fa4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d76592b0ba04e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a6cbb9dd094426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>