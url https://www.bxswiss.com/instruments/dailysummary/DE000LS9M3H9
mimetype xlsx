--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfc7afcdada4af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e551bdec8f413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a6cbb9dd094426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a127115532a4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d76592b0ba04e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a6cbb9dd094426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ac32fc612a4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a127115532a4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>