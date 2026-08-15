--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e551bdec8f413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63edea28c3ba4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a127115532a4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde317997a2db4d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ac32fc612a4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a127115532a4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddeff50e855b476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde317997a2db4d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>