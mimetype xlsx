--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63edea28c3ba4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ad297c1c6c41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde317997a2db4d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5062fa02197e4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddeff50e855b476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde317997a2db4d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a68928cf744609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5062fa02197e4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HypeMarkets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>