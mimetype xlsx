--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3de86e401c4d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd474e9c2174f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350c0d2bd4284791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adaacd740814a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f40e538655481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350c0d2bd4284791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41166905e504189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adaacd740814a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...409 lines deleted...]
-          <x:t>98,393</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,356</x:t>
-[...193 lines deleted...]
-          <x:t>99,511</x:t>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>