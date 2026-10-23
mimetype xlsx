--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd474e9c2174f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f83343fe534702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adaacd740814a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b197cf84054962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41166905e504189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adaacd740814a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dfbcee75564d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b197cf84054962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>