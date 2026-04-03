--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fca80804604cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecd790e7d9e484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f65df5231d4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76490f44aa2a4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278d0537c98b405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f65df5231d4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf92ff24e944f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76490f44aa2a4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>