--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecd790e7d9e484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b7e3ea2cf84893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76490f44aa2a4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1021dd53844731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf92ff24e944f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76490f44aa2a4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5989cddaea94bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1021dd53844731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>