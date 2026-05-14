--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b7e3ea2cf84893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662cb8e06aa44cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1021dd53844731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b02dbf9a5d4585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5989cddaea94bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1021dd53844731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf770c45857774d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b02dbf9a5d4585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>