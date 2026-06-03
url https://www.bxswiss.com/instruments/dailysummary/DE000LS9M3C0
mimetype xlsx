--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662cb8e06aa44cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893caf659ca34091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b02dbf9a5d4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d2c0cbca244a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf770c45857774d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b02dbf9a5d4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a16fdab9c61424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d2c0cbca244a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>