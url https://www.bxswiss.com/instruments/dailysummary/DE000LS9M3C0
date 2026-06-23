--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893caf659ca34091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc210b8be1844b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d2c0cbca244a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c23575828c452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a16fdab9c61424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d2c0cbca244a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b599f9ce3c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c23575828c452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>