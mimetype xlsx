--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc210b8be1844b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf317beadb92c4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c23575828c452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a87260747f485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b599f9ce3c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c23575828c452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3419737afed42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a87260747f485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>