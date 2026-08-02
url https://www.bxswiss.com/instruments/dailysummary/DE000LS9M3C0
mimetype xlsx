--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf317beadb92c4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80f6f228944ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a87260747f485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8d41bc017f458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3419737afed42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a87260747f485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ffd67112a64e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8d41bc017f458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>