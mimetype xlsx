--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80f6f228944ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3de86e401c4d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8d41bc017f458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350c0d2bd4284791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ffd67112a64e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8d41bc017f458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f40e538655481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350c0d2bd4284791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Minen Meister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3C0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>