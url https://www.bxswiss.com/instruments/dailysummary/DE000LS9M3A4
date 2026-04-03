--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58865796331542b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b836322a8bb4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a5e62f304b4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb885bb74aa534252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d8d4ccbb4b4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a5e62f304b4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8283a8d05d4d488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb885bb74aa534252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>