--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b836322a8bb4450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe5450cee143ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb885bb74aa534252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17bd601b35ff479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8283a8d05d4d488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb885bb74aa534252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68219b1140cb46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17bd601b35ff479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>