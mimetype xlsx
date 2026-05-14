--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe5450cee143ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893b45dd84d64e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17bd601b35ff479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e80d1cff664a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68219b1140cb46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17bd601b35ff479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d461bb4edf4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e80d1cff664a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>