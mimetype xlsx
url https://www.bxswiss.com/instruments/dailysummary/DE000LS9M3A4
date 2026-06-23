--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893b45dd84d64e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19c5124d3584f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e80d1cff664a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae4c38039d84829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d461bb4edf4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e80d1cff664a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bdcd2aa41b4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae4c38039d84829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>157,157</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>