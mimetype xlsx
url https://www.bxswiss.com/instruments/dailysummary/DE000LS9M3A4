--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19c5124d3584f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0edbdb2569b4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae4c38039d84829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f9d46b1e594b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bdcd2aa41b4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae4c38039d84829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a958f51257d4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f9d46b1e594b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>159,692</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>160,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>