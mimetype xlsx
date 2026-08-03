--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0edbdb2569b4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad64cd74b21446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f9d46b1e594b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4781ae3b13384428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a958f51257d4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f9d46b1e594b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fcbd4f3c104f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4781ae3b13384428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>