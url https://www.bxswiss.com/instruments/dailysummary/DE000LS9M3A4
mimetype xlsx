--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad64cd74b21446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cd9dd4e0b344af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4781ae3b13384428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb7845d385e41c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fcbd4f3c104f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4781ae3b13384428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf0c0f66f0447b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb7845d385e41c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,546 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,116</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>