--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cd9dd4e0b344af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f8a38567904dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb7845d385e41c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4db73b21a404341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf0c0f66f0447b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb7845d385e41c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a75aca4e3b4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4db73b21a404341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...276 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>