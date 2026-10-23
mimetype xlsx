--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f8a38567904dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc43210ea3d5455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4db73b21a404341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3b680704704e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a75aca4e3b4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4db73b21a404341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190ffd71aa2c424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3b680704704e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WM/EM Sport Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,705</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>166,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,472</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>