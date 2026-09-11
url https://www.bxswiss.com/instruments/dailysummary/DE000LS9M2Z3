--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f5aa6c7fe6431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d102b3df55e435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d20688868c4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133d1998cd024e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9228b171217148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d20688868c4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383a8882180b453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133d1998cd024e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>