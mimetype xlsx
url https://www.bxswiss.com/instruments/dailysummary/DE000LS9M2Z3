--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d102b3df55e435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4507bd6c2fde4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133d1998cd024e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9993c36bddde4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383a8882180b453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133d1998cd024e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd0f7351b734e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9993c36bddde4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>