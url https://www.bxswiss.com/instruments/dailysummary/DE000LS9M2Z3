--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4507bd6c2fde4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24046a2ed56d4e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9993c36bddde4b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d16061fee2b4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd0f7351b734e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9993c36bddde4b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ea3238e4324ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d16061fee2b4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>