--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05235bf67deb40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bf6869659c4775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb3a4d1c8084994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbc30996b584e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9909600f364790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb3a4d1c8084994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8636824bc89549b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbc30996b584e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>