--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bf6869659c4775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb66135a85724d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbc30996b584e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4979fccbe67f4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8636824bc89549b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbc30996b584e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f781ee9c9f4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4979fccbe67f4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>