--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb66135a85724d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70429a9f26e8401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4979fccbe67f4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771e33e5216448ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f781ee9c9f4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4979fccbe67f4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183fdce7b8e447dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771e33e5216448ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>