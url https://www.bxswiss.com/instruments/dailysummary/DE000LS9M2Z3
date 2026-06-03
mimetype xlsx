--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70429a9f26e8401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4564e5bdb61342c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771e33e5216448ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a581c124534b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183fdce7b8e447dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771e33e5216448ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5461bbada6744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a581c124534b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>331,118</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,392</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,310</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>