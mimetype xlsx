--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4564e5bdb61342c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd0210746dd4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a581c124534b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53beb9bf45b41ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5461bbada6744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a581c124534b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c555b7a353d4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53beb9bf45b41ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>