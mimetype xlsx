--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd0210746dd4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf713cc9e25834a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53beb9bf45b41ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb77f06332cb43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c555b7a353d4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53beb9bf45b41ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1cca37639645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb77f06332cb43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>343,482</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,094</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>346,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,902</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>