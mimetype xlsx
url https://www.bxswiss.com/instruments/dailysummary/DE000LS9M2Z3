--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf713cc9e25834a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81926af012c949e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb77f06332cb43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970471ed99164db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1cca37639645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb77f06332cb43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc228d3cc39bc4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970471ed99164db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>