--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81926af012c949e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f5aa6c7fe6431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970471ed99164db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d20688868c4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc228d3cc39bc4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970471ed99164db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9228b171217148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d20688868c4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International ShareX30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>