--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050f1d53a5bf480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3910d5794a4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27657323e2a24b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23095333147e43bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6d5868850f457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27657323e2a24b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1187aa250fd74474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23095333147e43bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>205,669</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,773</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>203,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>