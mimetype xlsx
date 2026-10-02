--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3910d5794a4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8eb9192e804b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23095333147e43bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112cc157c91f44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1187aa250fd74474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23095333147e43bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcf3c33b9cd464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112cc157c91f44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>204,047</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>205,773</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>