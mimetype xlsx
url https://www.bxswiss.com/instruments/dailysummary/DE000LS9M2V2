--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8eb9192e804b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13be3157f7443cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112cc157c91f44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda2815dea7249d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcf3c33b9cd464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112cc157c91f44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecb083ddb4a48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda2815dea7249d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>