--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4f620bb1974f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77b667d17ea4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56d8caa59324762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3035b703a87946e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fa23336b2941cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56d8caa59324762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebeebadf4394c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3035b703a87946e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>