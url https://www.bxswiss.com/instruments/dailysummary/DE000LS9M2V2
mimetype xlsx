--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77b667d17ea4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb518f98c60473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3035b703a87946e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2cda2127604e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebeebadf4394c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3035b703a87946e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162065883b0348b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2cda2127604e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>