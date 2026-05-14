--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb518f98c60473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aacd52b42044bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2cda2127604e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a67656314064692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162065883b0348b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2cda2127604e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb82508ac55344c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a67656314064692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>198,472</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>199,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>