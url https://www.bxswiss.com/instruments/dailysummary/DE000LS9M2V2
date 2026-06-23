--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aacd52b42044bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff96f8f16954889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a67656314064692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d146771faf4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb82508ac55344c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a67656314064692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra006fa756f254cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d146771faf4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,241</x:t>
-[...144 lines deleted...]
-          <x:t>203,239</x:t>
+          <x:t>201,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>