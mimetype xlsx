--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff96f8f16954889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa82fe523a9f4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d146771faf4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e287dd0a614918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra006fa756f254cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d146771faf4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9654dc76563d4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e287dd0a614918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>