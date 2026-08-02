--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa82fe523a9f4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebd9f7c2bc647cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e287dd0a614918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a73fe4850024846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9654dc76563d4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e287dd0a614918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d16e4ea11b4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a73fe4850024846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>203,537</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>200,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>