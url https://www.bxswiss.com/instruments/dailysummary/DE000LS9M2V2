--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebd9f7c2bc647cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050f1d53a5bf480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a73fe4850024846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27657323e2a24b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d16e4ea11b4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a73fe4850024846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6d5868850f457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27657323e2a24b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>M-DAXwerte selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>