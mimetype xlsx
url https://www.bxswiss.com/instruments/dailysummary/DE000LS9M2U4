--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6a65d969154738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e28b98ab4c94fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0c72f993354c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda84ef75bd364ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6992d278bc4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0c72f993354c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300a5c2561344173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda84ef75bd364ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...276 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>