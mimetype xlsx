--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e28b98ab4c94fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68ac94776394325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda84ef75bd364ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed716abeab14cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300a5c2561344173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda84ef75bd364ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0095e981d8a5473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed716abeab14cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>