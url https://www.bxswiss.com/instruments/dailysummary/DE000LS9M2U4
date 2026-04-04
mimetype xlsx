--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8f84fcf7244e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45c487b3f5043ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7911289808b3444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ceca300b4ef4626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8172b910d6aa488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7911289808b3444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dc3ee3f81d4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ceca300b4ef4626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>