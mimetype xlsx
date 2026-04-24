--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45c487b3f5043ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edaf11fd2ee45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ceca300b4ef4626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b3c92258cc410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dc3ee3f81d4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ceca300b4ef4626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ff7848ac7443f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b3c92258cc410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>