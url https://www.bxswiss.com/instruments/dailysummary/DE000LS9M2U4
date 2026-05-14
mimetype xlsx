--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edaf11fd2ee45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7894b5fd104228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b3c92258cc410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b564d152aa4a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ff7848ac7443f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b3c92258cc410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013122813fc544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b564d152aa4a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>