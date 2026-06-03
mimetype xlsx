--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7894b5fd104228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5895a44917af49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b564d152aa4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e5518c49ce4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013122813fc544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b564d152aa4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e09659d1ed4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e5518c49ce4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>