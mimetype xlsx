--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5895a44917af49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62db5670719a460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e5518c49ce4075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28de9661106d4258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e09659d1ed4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e5518c49ce4075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca70ab1e6c141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28de9661106d4258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,170</x:t>
-[...468 lines deleted...]
-          <x:t>170,103</x:t>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>