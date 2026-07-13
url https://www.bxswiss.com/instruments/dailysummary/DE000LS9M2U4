--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62db5670719a460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e544d9a02504ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28de9661106d4258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0716801563c0474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca70ab1e6c141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28de9661106d4258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02282241c7554f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0716801563c0474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>