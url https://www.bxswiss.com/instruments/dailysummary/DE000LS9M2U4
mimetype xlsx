--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e544d9a02504ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522db4c7fdb74e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0716801563c0474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967b22f0ef164e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02282241c7554f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0716801563c0474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229aef2a781d4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967b22f0ef164e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>