--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522db4c7fdb74e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a64361aff26488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967b22f0ef164e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4483db4dbb14118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229aef2a781d4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967b22f0ef164e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324facf6df4744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4483db4dbb14118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>