--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a64361aff26488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6a65d969154738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4483db4dbb14118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0c72f993354c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324facf6df4744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4483db4dbb14118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6992d278bc4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0c72f993354c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technik- und Technologieaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M2U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,474</x:t>
@@ -737,31 +259,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>