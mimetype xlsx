--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b364d6adf4043c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641eb5c4a3b3406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265510248226467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40feab813cbd41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb884fc6a53a648ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265510248226467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380c9b92ae0445ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40feab813cbd41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>