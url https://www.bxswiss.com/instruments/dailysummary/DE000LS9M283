--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641eb5c4a3b3406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5b46c1b6af427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40feab813cbd41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6a9b6d26264918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380c9b92ae0445ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40feab813cbd41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245cce1e990740c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6a9b6d26264918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>