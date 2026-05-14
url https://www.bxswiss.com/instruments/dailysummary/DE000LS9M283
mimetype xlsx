--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5b46c1b6af427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec795cf53cf6484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6a9b6d26264918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1bcd6c12f424f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245cce1e990740c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6a9b6d26264918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eff2c23d3e447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1bcd6c12f424f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>