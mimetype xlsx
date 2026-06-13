--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec795cf53cf6484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e8c2a74f214957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1bcd6c12f424f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea6adc7683b4404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eff2c23d3e447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1bcd6c12f424f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda304ed30fe1436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea6adc7683b4404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>