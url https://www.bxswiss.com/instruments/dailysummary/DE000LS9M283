--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e8c2a74f214957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748ee7b748a24e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea6adc7683b4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4243921aa1b4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda304ed30fe1436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea6adc7683b4404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e27224635e0443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4243921aa1b4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>