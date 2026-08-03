--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748ee7b748a24e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ccc4548e9a3440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4243921aa1b4c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe61f0a8338e4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e27224635e0443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4243921aa1b4c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94febb29d4844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe61f0a8338e4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>166,757</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,483</x:t>
-[...517 lines deleted...]
-          <x:t>168,569</x:t>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>