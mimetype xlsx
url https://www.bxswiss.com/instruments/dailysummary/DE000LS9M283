--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ccc4548e9a3440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1dc514f1f57476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe61f0a8338e4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140d91d03ef24739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94febb29d4844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe61f0a8338e4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735797b27f634228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140d91d03ef24739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,566 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>167,811</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,609</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>168,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>