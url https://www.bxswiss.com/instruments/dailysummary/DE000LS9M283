--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1dc514f1f57476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bbc6bf35724b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140d91d03ef24739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4fda241005426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735797b27f634228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140d91d03ef24739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9a7640963a4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4fda241005426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>