--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bbc6bf35724b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648d0c81e0064b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4fda241005426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6ebada3c7946b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9a7640963a4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4fda241005426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ecac3e28e64c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6ebada3c7946b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>