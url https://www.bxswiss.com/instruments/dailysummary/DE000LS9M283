--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648d0c81e0064b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a33f27c1564576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6ebada3c7946b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99c60ebab2145be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ecac3e28e64c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6ebada3c7946b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0114ced57f2a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99c60ebab2145be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Geschäftsmodelle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>