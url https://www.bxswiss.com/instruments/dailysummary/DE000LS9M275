--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd9952b29a44dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cabf03240ed4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a48480f506d468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra509f9c22faf45d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95302ed604842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a48480f506d468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31537fe2f7aa408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra509f9c22faf45d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,058</x:t>
-[...4 lines deleted...]
-          <x:t>16,646</x:t>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...329 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,159</x:t>
-[...90 lines deleted...]
-          <x:t>16,692</x:t>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>