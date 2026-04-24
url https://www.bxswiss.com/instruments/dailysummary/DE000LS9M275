--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cabf03240ed4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160be355f4e94ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra509f9c22faf45d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c4725db40a4aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31537fe2f7aa408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra509f9c22faf45d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb552f808bd47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c4725db40a4aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>