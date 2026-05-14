--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160be355f4e94ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2012f7a6f6814ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c4725db40a4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcc7329809b4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb552f808bd47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c4725db40a4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766888272bdd4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcc7329809b4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>10,227</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,910</x:t>
-[...377 lines deleted...]
-          <x:t>10,709</x:t>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>