--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2012f7a6f6814ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe120e0f6e14451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcc7329809b4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ff000f946246c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766888272bdd4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcc7329809b4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f178e22fb3499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ff000f946246c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>