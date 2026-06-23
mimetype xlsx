--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe120e0f6e14451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08d92059fb847e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ff000f946246c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2297c804d8214673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f178e22fb3499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ff000f946246c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23f215dbef64234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2297c804d8214673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>