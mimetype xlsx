--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08d92059fb847e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037d645348514652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2297c804d8214673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6d92d7d7594d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23f215dbef64234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2297c804d8214673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb46e3bde449c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6d92d7d7594d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>8,970</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,798</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>9,094</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>