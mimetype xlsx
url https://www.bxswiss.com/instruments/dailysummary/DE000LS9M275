--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037d645348514652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2f1f654797464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6d92d7d7594d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41dea72688c041eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb46e3bde449c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6d92d7d7594d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c84e80084f4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41dea72688c041eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,977</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>9,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>