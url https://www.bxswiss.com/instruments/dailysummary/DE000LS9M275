--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2f1f654797464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb909dcf0ac0940f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41dea72688c041eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc47bfb98324091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c84e80084f4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41dea72688c041eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09c5f5bc2da4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc47bfb98324091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>8,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>