--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb909dcf0ac0940f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757dd566d6d14f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc47bfb98324091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706b9f97140d437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09c5f5bc2da4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc47bfb98324091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7586a444aa3c46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706b9f97140d437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>