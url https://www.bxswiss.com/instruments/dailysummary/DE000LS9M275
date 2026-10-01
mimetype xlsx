--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757dd566d6d14f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc45d150c6bf4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706b9f97140d437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f290310e01f409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7586a444aa3c46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706b9f97140d437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac65c236f104bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f290310e01f409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>