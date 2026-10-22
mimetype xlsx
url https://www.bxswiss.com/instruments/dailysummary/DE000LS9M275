--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc45d150c6bf4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9c0adeebcf4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f290310e01f409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339848b510354bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac65c236f104bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f290310e01f409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437203c76024421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339848b510354bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swing-Trading_Rebound-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,886</x:t>
-[...129 lines deleted...]
-          <x:t>7,256</x:t>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,385</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>6,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>