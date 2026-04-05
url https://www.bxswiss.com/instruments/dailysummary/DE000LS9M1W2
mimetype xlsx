--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f113df34314cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c1177993134d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7987c80ab4604976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7530abe64b604bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9fa1f900ac4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7987c80ab4604976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2802e954a8774c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7530abe64b604bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>