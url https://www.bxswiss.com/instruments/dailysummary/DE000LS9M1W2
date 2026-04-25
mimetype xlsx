--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c1177993134d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4574de89644c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7530abe64b604bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cc2c102ce5448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2802e954a8774c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7530abe64b604bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd761260f0f8465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cc2c102ce5448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,948</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>