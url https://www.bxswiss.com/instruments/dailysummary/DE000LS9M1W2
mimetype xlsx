--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4574de89644c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda22408c501c4737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cc2c102ce5448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13c4ce537cf42e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd761260f0f8465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cc2c102ce5448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2c25685cf14527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13c4ce537cf42e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,314 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...262 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>