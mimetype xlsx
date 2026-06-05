--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda22408c501c4737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6bf2fc881044eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13c4ce537cf42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87802dfa69d40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2c25685cf14527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13c4ce537cf42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b111be05c24a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87802dfa69d40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>