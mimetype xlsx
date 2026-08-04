--- v8 (2026-06-05)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6bf2fc881044eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787d995d2f11429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87802dfa69d40b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7ff7afe2be4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b111be05c24a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87802dfa69d40b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b8e2bc4c6e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7ff7afe2be4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,426</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>93,885</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>