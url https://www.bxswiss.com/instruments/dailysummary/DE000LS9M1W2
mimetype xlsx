--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787d995d2f11429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154d67fff087479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7ff7afe2be4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e3b2b87a84bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b8e2bc4c6e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7ff7afe2be4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe5ff9fa06f43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e3b2b87a84bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>91,580</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>93,201</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>