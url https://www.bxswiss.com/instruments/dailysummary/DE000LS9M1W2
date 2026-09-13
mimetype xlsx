--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154d67fff087479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec291cec57be48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e3b2b87a84bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc99a33b27884870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe5ff9fa06f43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e3b2b87a84bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984b1a2e0eb4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc99a33b27884870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>94,404</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>93,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>