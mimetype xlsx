--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec291cec57be48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1f5d51c2f941d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc99a33b27884870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2ba71350cc4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984b1a2e0eb4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc99a33b27884870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2e68e5069247b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2ba71350cc4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>