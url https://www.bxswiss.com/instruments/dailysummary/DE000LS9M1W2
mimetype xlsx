--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1f5d51c2f941d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351efd607b4c487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2ba71350cc4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37509bbb3fc2473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2e68e5069247b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2ba71350cc4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bf0b842ca44629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37509bbb3fc2473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>