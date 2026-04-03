--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1861e0078f44fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288ee0e0a2d64df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0507daac1044f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb50b722f0a4957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406d5fc3dae54d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0507daac1044f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791c3fc091154194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb50b722f0a4957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>