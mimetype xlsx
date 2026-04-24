--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288ee0e0a2d64df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82ecab291d4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb50b722f0a4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847ad47dd1fe467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791c3fc091154194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb50b722f0a4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb5b28274e7461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847ad47dd1fe467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>