--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82ecab291d4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c95623c878e4f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847ad47dd1fe467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1dc2b76b074c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb5b28274e7461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847ad47dd1fe467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2877d09f08f8427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1dc2b76b074c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>