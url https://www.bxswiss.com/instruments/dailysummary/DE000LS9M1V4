--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c95623c878e4f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fae6854d59441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1dc2b76b074c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0be4ce6aa6746fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2877d09f08f8427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1dc2b76b074c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a51f1471104cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0be4ce6aa6746fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>244,962</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,916</x:t>
-[...377 lines deleted...]
-          <x:t>243,715</x:t>
+          <x:t>240,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>