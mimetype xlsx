--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fae6854d59441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1270bf8766d341b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0be4ce6aa6746fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66d0c67f2e34a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a51f1471104cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0be4ce6aa6746fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd1e589d8814f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66d0c67f2e34a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>