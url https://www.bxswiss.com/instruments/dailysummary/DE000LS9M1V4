--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1270bf8766d341b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc7e42dd1af4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66d0c67f2e34a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0409461608cb4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd1e589d8814f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66d0c67f2e34a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d081bbaeed454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0409461608cb4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>