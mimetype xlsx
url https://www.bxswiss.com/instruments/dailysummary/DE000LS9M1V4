--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc7e42dd1af4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94b150884b4496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0409461608cb4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d28514729f4dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d081bbaeed454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0409461608cb4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e276ffe9dbb4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d28514729f4dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>