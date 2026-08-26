--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94b150884b4496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca84868036a64472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d28514729f4dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508da8cfa9a9428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e276ffe9dbb4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d28514729f4dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67baec61a7b4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508da8cfa9a9428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>