--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca84868036a64472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893905f0489b4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508da8cfa9a9428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ecb5deab324e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67baec61a7b4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508da8cfa9a9428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98ed93ad2e243f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ecb5deab324e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>