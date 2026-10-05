--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893905f0489b4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc31ac46e0ff4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ecb5deab324e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea164046e0164c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98ed93ad2e243f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ecb5deab324e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec34f660c064f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea164046e0164c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>