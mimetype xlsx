--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc31ac46e0ff4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf61f6ba905443b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea164046e0164c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923a779a56404418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec34f660c064f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea164046e0164c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce509108eb44092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923a779a56404418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAx's two-way approach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>