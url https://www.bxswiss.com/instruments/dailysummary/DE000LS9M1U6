--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4348dc34a54030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa1878a785e4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b08d70621045a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13e0d3f22934fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2981e558fdd4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b08d70621045a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re072c46dcf0241af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13e0d3f22934fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,427</x:t>
-[...441 lines deleted...]
-          <x:t>171,101</x:t>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>