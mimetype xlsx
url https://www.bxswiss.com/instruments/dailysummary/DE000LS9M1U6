--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa1878a785e4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c82b6d9a51148f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13e0d3f22934fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re964e0ef37cb45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re072c46dcf0241af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13e0d3f22934fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ec1d889c9a4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re964e0ef37cb45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>