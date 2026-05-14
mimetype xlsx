--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c82b6d9a51148f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12989b51d0e842b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re964e0ef37cb45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eebb7836c86481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ec1d889c9a4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re964e0ef37cb45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a100009d7bd4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eebb7836c86481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>