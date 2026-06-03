--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12989b51d0e842b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c5a1fc2e2c4ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eebb7836c86481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58fd0dfea96436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a100009d7bd4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eebb7836c86481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ccab86a5de4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58fd0dfea96436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>