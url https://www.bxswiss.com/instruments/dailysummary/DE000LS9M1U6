--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c5a1fc2e2c4ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27911844ef6745fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58fd0dfea96436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784731b309644faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ccab86a5de4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58fd0dfea96436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f4fb8c1d7a40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784731b309644faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>