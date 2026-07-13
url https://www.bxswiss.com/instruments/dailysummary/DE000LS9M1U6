--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27911844ef6745fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba94c52a5e74353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784731b309644faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fa4be0d3a84d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f4fb8c1d7a40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784731b309644faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8cf4cd4810426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fa4be0d3a84d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>