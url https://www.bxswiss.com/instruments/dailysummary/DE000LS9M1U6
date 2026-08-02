--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba94c52a5e74353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434326245b214318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fa4be0d3a84d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57cd7fbe2c184090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8cf4cd4810426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fa4be0d3a84d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8087cc3948d04f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57cd7fbe2c184090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>