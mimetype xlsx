--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434326245b214318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e25192e5ef64a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57cd7fbe2c184090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b04f5f0c534b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8087cc3948d04f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57cd7fbe2c184090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d60ef01b1e4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b04f5f0c534b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>