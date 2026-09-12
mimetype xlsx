--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e25192e5ef64a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6a59b08ef34c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b04f5f0c534b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916105d6f2d749fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d60ef01b1e4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b04f5f0c534b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1c659a0ac24b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916105d6f2d749fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>195,645</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,245</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>194,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,213</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>