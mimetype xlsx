--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6a59b08ef34c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8d33d653e5435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916105d6f2d749fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3164f0640134747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1c659a0ac24b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916105d6f2d749fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8c3a12d09d431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3164f0640134747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>