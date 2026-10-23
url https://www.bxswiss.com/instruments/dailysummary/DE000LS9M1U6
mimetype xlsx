--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8d33d653e5435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6708ca6090e84453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3164f0640134747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra539c7a097db4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8c3a12d09d431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3164f0640134747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d499215a284954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra539c7a097db4527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>193,195</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,683</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>