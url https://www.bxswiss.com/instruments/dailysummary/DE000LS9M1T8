--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463a30198cb04edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301248cd68d7483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989278d7a8104230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6693dd4f17be434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ed1d907d0447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989278d7a8104230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b309a3ed1db486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6693dd4f17be434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>565,728</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>