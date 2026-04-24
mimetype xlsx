--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301248cd68d7483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e3a70aceec49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6693dd4f17be434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7f5b70aeff4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b309a3ed1db486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6693dd4f17be434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb7406539f3483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7f5b70aeff4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>