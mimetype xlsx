--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e3a70aceec49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5398d812a32a4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7f5b70aeff4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b6dcbdc811437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb7406539f3483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7f5b70aeff4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da7d682b9ca4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b6dcbdc811437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>