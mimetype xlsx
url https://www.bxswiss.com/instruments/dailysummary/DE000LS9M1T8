--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5398d812a32a4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70949427e1141ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b6dcbdc811437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5a08208a454af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da7d682b9ca4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b6dcbdc811437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58031a3c402a49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5a08208a454af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>