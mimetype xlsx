--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70949427e1141ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9148930de6624008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5a08208a454af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3806e9d686ea4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58031a3c402a49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5a08208a454af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce9fd8a1a3e464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3806e9d686ea4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>