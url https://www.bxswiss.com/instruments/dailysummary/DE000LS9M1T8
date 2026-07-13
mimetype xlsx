--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9148930de6624008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b82822adb84c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3806e9d686ea4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab14d09e3924290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce9fd8a1a3e464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3806e9d686ea4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d5903c43784283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab14d09e3924290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>