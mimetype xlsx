--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b82822adb84c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200355a23d9a41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab14d09e3924290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b662f0f661490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d5903c43784283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab14d09e3924290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da8904e11f84e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b662f0f661490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>