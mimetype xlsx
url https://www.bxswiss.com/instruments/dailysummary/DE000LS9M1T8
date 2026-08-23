--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200355a23d9a41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676356b769d54f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b662f0f661490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14d54cac69c48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da8904e11f84e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b662f0f661490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45ea3b795004b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14d54cac69c48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>