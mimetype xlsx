--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676356b769d54f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10d7a00dba74f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14d54cac69c48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe957f121fe44005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45ea3b795004b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14d54cac69c48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5231c0bc57214291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe957f121fe44005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>