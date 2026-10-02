--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10d7a00dba74f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b5adabb6264674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe957f121fe44005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0dcdba52599463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5231c0bc57214291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe957f121fe44005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd70b2337304c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0dcdba52599463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>