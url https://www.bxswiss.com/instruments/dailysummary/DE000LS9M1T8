--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b5adabb6264674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0498ba2124fe4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0dcdba52599463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f137d1db174933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd70b2337304c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0dcdba52599463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf365c92b04194db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f137d1db174933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AGAFA Network</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>