--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3335e9a5a9e34248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1525a7c0ece94dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf106155348324e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2b075c185b4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eacf9f02e3a40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf106155348324e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954541c66ae94023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2b075c185b4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,290 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...202 lines deleted...]
-          <x:t>110,367</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,305</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>108,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,311</x:t>
         </x:is>
       </x:c>
@@ -611,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>