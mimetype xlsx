--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1525a7c0ece94dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa518febf5da48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2b075c185b4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73623e3f1d804937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954541c66ae94023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2b075c185b4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452db4112437401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73623e3f1d804937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>