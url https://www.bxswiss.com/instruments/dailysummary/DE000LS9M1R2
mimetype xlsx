--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa518febf5da48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaeb9f091924431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73623e3f1d804937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ce3c0af12349a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452db4112437401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73623e3f1d804937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572e1f9e4afa4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ce3c0af12349a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>