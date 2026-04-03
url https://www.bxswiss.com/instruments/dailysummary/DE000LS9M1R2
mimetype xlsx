--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd2d2f6c5544bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbd3d8ce6404811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28755c58cd74d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9c871138f4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33091464e11746d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28755c58cd74d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88733a1f397a4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9c871138f4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>