--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbd3d8ce6404811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a5ec66045e4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9c871138f4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a763725b574d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88733a1f397a4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9c871138f4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbaea5366a5405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a763725b574d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,89 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>80,731</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,603</x:t>
@@ -791,31 +326,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>