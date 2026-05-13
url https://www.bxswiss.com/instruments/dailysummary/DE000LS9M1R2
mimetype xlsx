--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a5ec66045e4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3553157d35e249da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a763725b574d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdc422fc099410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbaea5366a5405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a763725b574d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bcb407a72249b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdc422fc099410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,903</x:t>
@@ -623,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>