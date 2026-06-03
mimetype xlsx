--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3553157d35e249da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3a7d12288c475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdc422fc099410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23019246457f4b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bcb407a72249b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdc422fc099410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1515ab45bba34c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23019246457f4b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>