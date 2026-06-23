--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3a7d12288c475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275e4a3e30f04d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23019246457f4b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5bc0018d1b4e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1515ab45bba34c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23019246457f4b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723942e779ce4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5bc0018d1b4e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>