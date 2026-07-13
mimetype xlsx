--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275e4a3e30f04d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9798988cf184fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5bc0018d1b4e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9946e212e44707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723942e779ce4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5bc0018d1b4e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36642aba573144e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9946e212e44707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>