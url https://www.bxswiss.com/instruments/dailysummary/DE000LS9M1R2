--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9798988cf184fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dd6eee49a8489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9946e212e44707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90666f171d4491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36642aba573144e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9946e212e44707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef6610305ff41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90666f171d4491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>