--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dd6eee49a8489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3335e9a5a9e34248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90666f171d4491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf106155348324e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef6610305ff41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90666f171d4491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eacf9f02e3a40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf106155348324e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bessere Chancen mit Nebenwerten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,493 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>114,313</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>