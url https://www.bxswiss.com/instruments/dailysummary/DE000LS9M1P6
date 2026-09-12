--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06df28cba874ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6bd14f562a4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980c2fd329954523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a5c2aea44447fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e61b87be4442e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980c2fd329954523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf860e6dffa974469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a5c2aea44447fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>