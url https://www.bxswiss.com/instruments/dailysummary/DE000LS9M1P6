--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6bd14f562a4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702f7e0c414346ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a5c2aea44447fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1090085624184d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf860e6dffa974469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a5c2aea44447fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e8e8c315954baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1090085624184d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>