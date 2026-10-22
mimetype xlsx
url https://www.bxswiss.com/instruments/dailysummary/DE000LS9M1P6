--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702f7e0c414346ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22533862ad394dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1090085624184d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330b10ccbb884fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e8e8c315954baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1090085624184d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf811c257df434e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330b10ccbb884fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>167,984</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,243</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>169,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,893</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>