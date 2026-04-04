--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81b9111faf74dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830853c625a24d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46b987719bd4731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1710285b8f1411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0cdfa56bed432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46b987719bd4731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9204e7b7beb54816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1710285b8f1411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>