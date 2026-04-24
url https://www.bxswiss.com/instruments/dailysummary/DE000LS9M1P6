--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830853c625a24d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86cc278616746dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1710285b8f1411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb0f680868b4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9204e7b7beb54816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1710285b8f1411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb67e9df25747ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb0f680868b4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,831</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>