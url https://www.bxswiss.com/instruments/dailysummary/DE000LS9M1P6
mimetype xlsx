--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86cc278616746dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de8d8af800643ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb0f680868b4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcb3ce3f5bc4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb67e9df25747ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb0f680868b4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7f4bf9d0e94542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcb3ce3f5bc4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>