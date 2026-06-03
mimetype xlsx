--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de8d8af800643ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32600965d6b54fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcb3ce3f5bc4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684d104e187a42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7f4bf9d0e94542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcb3ce3f5bc4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a3399912634442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684d104e187a42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>