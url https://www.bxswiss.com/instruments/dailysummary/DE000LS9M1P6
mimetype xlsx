--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32600965d6b54fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9517c8da144040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684d104e187a42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232479fd62ea46cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a3399912634442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684d104e187a42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c18c02a92443ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232479fd62ea46cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>