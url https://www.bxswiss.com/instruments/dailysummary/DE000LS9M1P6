--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9517c8da144040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbbcf74377e4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232479fd62ea46cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac4eed957ac4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c18c02a92443ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232479fd62ea46cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f47ecc8394f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac4eed957ac4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>