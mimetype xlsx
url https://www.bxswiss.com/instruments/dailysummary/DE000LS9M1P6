--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbbcf74377e4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a911fc9074090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac4eed957ac4902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc1c797d222495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f47ecc8394f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac4eed957ac4902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10050ba57910437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc1c797d222495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>172,419</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,681</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>170,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>