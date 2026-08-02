--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a911fc9074090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cc3b38ab204d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc1c797d222495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca94f8b95a064217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10050ba57910437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc1c797d222495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5229782cdc724ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca94f8b95a064217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>