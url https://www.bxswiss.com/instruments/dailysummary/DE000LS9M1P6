--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cc3b38ab204d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06df28cba874ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca94f8b95a064217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980c2fd329954523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5229782cdc724ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca94f8b95a064217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e61b87be4442e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980c2fd329954523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IB-Insider-Börsenbrief Basis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>