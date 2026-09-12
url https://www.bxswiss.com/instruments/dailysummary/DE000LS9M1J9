--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af7379389714665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bc06cd439c4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32da8057df2d44f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8012f89fb14eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0783a5cd314075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32da8057df2d44f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d2df7b6a984e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8012f89fb14eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>30,998</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>30,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>31,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>31,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>30,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>31,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>