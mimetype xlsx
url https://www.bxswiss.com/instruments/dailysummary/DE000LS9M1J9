--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bc06cd439c4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddfa55377664d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8012f89fb14eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b4923283348f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d2df7b6a984e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8012f89fb14eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81619df35dcb406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b4923283348f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,062</x:t>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,990</x:t>
-[...6 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,081</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>30,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>31,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,987</x:t>
-[...161 lines deleted...]
-          <x:t>31,045</x:t>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>