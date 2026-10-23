--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddfa55377664d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd226aee9f1464078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b4923283348f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e360d5c8d474bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81619df35dcb406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b4923283348f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4726c8797ac14316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e360d5c8d474bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>31,201</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,987</x:t>
-[...372 lines deleted...]
-          <x:t>30,807</x:t>
+          <x:t>30,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>