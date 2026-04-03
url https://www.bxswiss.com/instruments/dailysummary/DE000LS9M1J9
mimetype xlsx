--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d3e8d5f7ca4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f67158b25e74b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ae8bc003c64992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe86b167f81348ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884c43f4a7384202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ae8bc003c64992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fba09ab74d34314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe86b167f81348ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,326</x:t>
-[...630 lines deleted...]
-          <x:t>29,688</x:t>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>