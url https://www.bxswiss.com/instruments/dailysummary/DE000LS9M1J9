--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f67158b25e74b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dba303491a1496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe86b167f81348ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4ab38f7aad4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fba09ab74d34314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe86b167f81348ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555ef0c6a6334ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4ab38f7aad4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>30,413</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,320</x:t>
-[...566 lines deleted...]
-          <x:t>30,360</x:t>
+          <x:t>30,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>