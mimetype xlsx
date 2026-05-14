--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dba303491a1496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be006de58e543ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4ab38f7aad4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bcd7eda83b7461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555ef0c6a6334ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4ab38f7aad4ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b0687f53b248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bcd7eda83b7461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>30,437</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,433</x:t>
-[...102 lines deleted...]
-          <x:t>30,073</x:t>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>30,309</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>