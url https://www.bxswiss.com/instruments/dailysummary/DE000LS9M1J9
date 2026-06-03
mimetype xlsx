--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be006de58e543ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c54932b7de745b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bcd7eda83b7461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a10c1075cdf42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b0687f53b248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bcd7eda83b7461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bdffc2ecf242f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a10c1075cdf42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>30,367</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,109</x:t>
-[...33 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,065</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,185</x:t>
-[...144 lines deleted...]
-          <x:t>30,043</x:t>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>