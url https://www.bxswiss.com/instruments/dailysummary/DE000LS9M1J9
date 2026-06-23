--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c54932b7de745b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f6c24c391948d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a10c1075cdf42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dac00385874d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bdffc2ecf242f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a10c1075cdf42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4830840af09c4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dac00385874d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>30,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,957</x:t>
-[...517 lines deleted...]
-          <x:t>29,817</x:t>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>