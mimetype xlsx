--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f6c24c391948d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7d60a4c2ca4c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dac00385874d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d888064dc274a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4830840af09c4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dac00385874d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac655c6623e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d888064dc274a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>