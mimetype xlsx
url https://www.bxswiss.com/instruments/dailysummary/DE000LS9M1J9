--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7d60a4c2ca4c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af7379389714665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d888064dc274a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32da8057df2d44f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac655c6623e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d888064dc274a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0783a5cd314075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32da8057df2d44f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabisboom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>30,986</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,714</x:t>
-[...43 lines deleted...]
-          <x:t>30,838</x:t>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,828</x:t>
-[...193 lines deleted...]
-          <x:t>30,687</x:t>
+          <x:t>31,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>