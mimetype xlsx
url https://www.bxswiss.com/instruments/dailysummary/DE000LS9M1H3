--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d36fb6bd2e4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra933b04e235b4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3ba19b1cd24538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e2218a94294559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd877cde8d2f14688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3ba19b1cd24538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65793b2983fb4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e2218a94294559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>