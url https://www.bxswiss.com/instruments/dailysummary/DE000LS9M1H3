--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra933b04e235b4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015a7cf6774e433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e2218a94294559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ed24d675bb4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65793b2983fb4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e2218a94294559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96862314d4f3485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ed24d675bb4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>73,033</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,946</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>73,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,540</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>