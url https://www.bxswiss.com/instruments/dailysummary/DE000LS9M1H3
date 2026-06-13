--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015a7cf6774e433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b81fd320925496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ed24d675bb4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71cf6019d8f64fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96862314d4f3485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ed24d675bb4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2312208834204a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71cf6019d8f64fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,113</x:t>
-[...171 lines deleted...]
-          <x:t>73,938</x:t>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>