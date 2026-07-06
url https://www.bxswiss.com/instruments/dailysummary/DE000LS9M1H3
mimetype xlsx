--- v7 (2026-06-13)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b81fd320925496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad1a07bdbda43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71cf6019d8f64fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d10fdb27414469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2312208834204a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71cf6019d8f64fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa39b54c08e4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d10fdb27414469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>75,482</x:t>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,364</x:t>
-[...65 lines deleted...]
-          <x:t>75,029</x:t>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,996</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>