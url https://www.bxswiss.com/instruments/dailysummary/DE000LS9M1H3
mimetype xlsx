--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad1a07bdbda43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5e21a083704e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d10fdb27414469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0957a900fdf04e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa39b54c08e4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d10fdb27414469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c03e884b66e4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0957a900fdf04e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>75,286</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>75,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,368</x:t>
-[...323 lines deleted...]
-          <x:t>75,151</x:t>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>