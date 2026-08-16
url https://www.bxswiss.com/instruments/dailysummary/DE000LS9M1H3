--- v9 (2026-07-26)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5e21a083704e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eafc5d5b3734bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0957a900fdf04e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cae56670e1f43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c03e884b66e4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0957a900fdf04e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda48cf07dfc471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cae56670e1f43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>74,866</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,163</x:t>
-[...198 lines deleted...]
-          <x:t>74,994</x:t>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>