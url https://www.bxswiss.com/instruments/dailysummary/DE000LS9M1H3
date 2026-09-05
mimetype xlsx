--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eafc5d5b3734bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123c0b90dfbd4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cae56670e1f43c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e25933523fa4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda48cf07dfc471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cae56670e1f43c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red33252eabaf47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e25933523fa4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,163</x:t>
-[...75 lines deleted...]
-          <x:t>75,004</x:t>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,143</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>75,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>