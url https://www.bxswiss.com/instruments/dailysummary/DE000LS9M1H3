--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123c0b90dfbd4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae2461e47e74c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e25933523fa4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0b37f1c3bb4331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red33252eabaf47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e25933523fa4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d746dc343c848fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0b37f1c3bb4331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>75,261</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,842</x:t>
-[...48 lines deleted...]
-          <x:t>75,060</x:t>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>75,143</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>