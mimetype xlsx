--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae2461e47e74c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra024bd56d11f4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0b37f1c3bb4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db287ba006b41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d746dc343c848fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0b37f1c3bb4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7feb9dc7f47d480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db287ba006b41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>75,013</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>