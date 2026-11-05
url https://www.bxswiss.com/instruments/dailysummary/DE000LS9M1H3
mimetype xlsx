--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra024bd56d11f4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3c848f2cd04a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db287ba006b41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca5fcf85df14d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7feb9dc7f47d480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db287ba006b41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090dd3c92d294d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca5fcf85df14d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenkoenig - Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>