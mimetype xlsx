--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33240a731b004a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907e633ca7e84bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9cfb15519a458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9707d624ef4d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc95013caca44257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9cfb15519a458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc033aa458f824dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9707d624ef4d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>