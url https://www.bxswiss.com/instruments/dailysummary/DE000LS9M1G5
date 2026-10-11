--- v11 (2026-09-19)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907e633ca7e84bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0297b02e45b0414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9707d624ef4d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01714520b5e47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc033aa458f824dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9707d624ef4d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba66edc1b6d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01714520b5e47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>