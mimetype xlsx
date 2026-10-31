--- v12 (2026-10-11)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0297b02e45b0414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2d66cc98fd494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01714520b5e47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3158bad2a1494c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba66edc1b6d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01714520b5e47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219fb3ae14cc4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3158bad2a1494c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>