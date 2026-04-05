--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a716a430f94f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f066a15e8f1413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67b8c8346af435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6267d62f3dc24fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdfd69633a44997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67b8c8346af435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbe22afdbc14ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6267d62f3dc24fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>