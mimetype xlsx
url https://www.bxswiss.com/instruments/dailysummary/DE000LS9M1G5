--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f066a15e8f1413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea2646ff7104dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6267d62f3dc24fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf390c7972c97475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbe22afdbc14ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6267d62f3dc24fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a1b9e9bdc545e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf390c7972c97475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>