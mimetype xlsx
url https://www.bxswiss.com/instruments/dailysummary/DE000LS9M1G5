--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea2646ff7104dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9c1096450c40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf390c7972c97475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5e5368e53a428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a1b9e9bdc545e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf390c7972c97475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d79795ddd8647b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5e5368e53a428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>