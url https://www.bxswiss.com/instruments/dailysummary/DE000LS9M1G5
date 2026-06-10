--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9c1096450c40c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f4ccfcafd54d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5e5368e53a428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2809f5866ddd443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d79795ddd8647b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5e5368e53a428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fa33c991bc4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2809f5866ddd443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>