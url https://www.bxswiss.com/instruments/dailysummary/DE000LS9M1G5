--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f4ccfcafd54d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba3c6a4fcfb48c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2809f5866ddd443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ffd1988c2b64be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fa33c991bc4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2809f5866ddd443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9519b92c14764c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ffd1988c2b64be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>288,611</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>286,103</x:t>
-[...544 lines deleted...]
-          <x:t>285,974</x:t>
+          <x:t>291,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>