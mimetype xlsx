--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba3c6a4fcfb48c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33240a731b004a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ffd1988c2b64be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9cfb15519a458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9519b92c14764c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ffd1988c2b64be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc95013caca44257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9cfb15519a458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>290,996</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>