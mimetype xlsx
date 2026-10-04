--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd1ffa2da674747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb241d4590164572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1d76463dcb4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdb26d4c2894c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9bcbf4eb4a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1d76463dcb4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re874be9d2f1d41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdb26d4c2894c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>