--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb241d4590164572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe83028508f443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdb26d4c2894c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29f6d91f7914b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re874be9d2f1d41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdb26d4c2894c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0529f20d6e4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29f6d91f7914b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>118,546</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,757</x:t>
-[...183 lines deleted...]
-          <x:t>118,434</x:t>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,178</x:t>
-[...53 lines deleted...]
-          <x:t>116,507</x:t>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>