--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d9f849c78a4900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2505dd34754f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba0dd0152684be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70297b85c6e4142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bffdd375584d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba0dd0152684be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba551e83bc74e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70297b85c6e4142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>