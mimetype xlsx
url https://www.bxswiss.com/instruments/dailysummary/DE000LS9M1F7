--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2505dd34754f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45761b5456504e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70297b85c6e4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a074c3cd6e144f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba551e83bc74e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70297b85c6e4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487440641e75486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a074c3cd6e144f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>