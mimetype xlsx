--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45761b5456504e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bce790c5894bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a074c3cd6e144f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5603a3a3e15940b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487440641e75486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a074c3cd6e144f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R714ab542fbc141b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5603a3a3e15940b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>