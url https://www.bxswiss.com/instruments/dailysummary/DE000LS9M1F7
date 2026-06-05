--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bce790c5894bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08873bfc3dd4910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5603a3a3e15940b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfed73eb7684b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R714ab542fbc141b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5603a3a3e15940b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd77deef7e2643f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfed73eb7684b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>