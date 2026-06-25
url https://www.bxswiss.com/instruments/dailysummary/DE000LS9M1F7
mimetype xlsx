--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08873bfc3dd4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee787b23ddb433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfed73eb7684b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0326408500b64375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd77deef7e2643f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfed73eb7684b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9476425801e4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0326408500b64375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>