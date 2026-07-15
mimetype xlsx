--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee787b23ddb433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdc748371f44d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0326408500b64375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403883c3e03a4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9476425801e4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0326408500b64375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b43127dbfd44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403883c3e03a4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,398</x:t>
-[...387 lines deleted...]
-          <x:t>116,299</x:t>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>