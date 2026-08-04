--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdc748371f44d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f85885383c74588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403883c3e03a4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0b3d6760ca4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b43127dbfd44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403883c3e03a4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3596626a0f4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0b3d6760ca4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>116,291</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,218</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>115,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,433</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>