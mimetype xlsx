--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f85885383c74588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9e0732ed824834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0b3d6760ca4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb724e7f77b784205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3596626a0f4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0b3d6760ca4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0291900775c4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb724e7f77b784205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>