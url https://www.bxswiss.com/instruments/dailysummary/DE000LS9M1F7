--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9e0732ed824834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd1ffa2da674747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb724e7f77b784205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1d76463dcb4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0291900775c4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb724e7f77b784205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9bcbf4eb4a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1d76463dcb4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieNachLevermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M1F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,132</x:t>
-[...85 lines deleted...]
-          <x:t>120,231</x:t>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>120,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>