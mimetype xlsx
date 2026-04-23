--- v5 (2026-02-21)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0539933ba0364750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fd5696d4f34ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fca4a115fd4e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33faeafb88d34ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14150f67bf5498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fca4a115fd4e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c881bcca3d24e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33faeafb88d34ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>594,587</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>