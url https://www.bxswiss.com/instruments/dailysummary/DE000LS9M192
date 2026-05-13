--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fd5696d4f34ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f04aba9881341ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33faeafb88d34ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re330d0dd387148b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c881bcca3d24e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33faeafb88d34ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2eedeea4c5461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re330d0dd387148b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>