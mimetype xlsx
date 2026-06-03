--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f04aba9881341ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6953be4e45334510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re330d0dd387148b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144c23675d414bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2eedeea4c5461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re330d0dd387148b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3146cfc31d04e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144c23675d414bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,009</x:t>
@@ -710,31 +292,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>