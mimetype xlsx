--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6953be4e45334510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329229ef99c84736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144c23675d414bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e17f73284844dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3146cfc31d04e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144c23675d414bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca40cda499c44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e17f73284844dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>