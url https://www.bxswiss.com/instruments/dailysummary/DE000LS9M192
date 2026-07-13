--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329229ef99c84736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d608cf6644aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e17f73284844dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42b23c71570496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca40cda499c44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e17f73284844dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dee877c7344f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42b23c71570496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>