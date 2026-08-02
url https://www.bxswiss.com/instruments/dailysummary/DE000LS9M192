--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d608cf6644aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda56e7fea2914dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42b23c71570496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4ecc491b674367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dee877c7344f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42b23c71570496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b1ff3deab463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4ecc491b674367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>