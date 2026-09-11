--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda56e7fea2914dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a42f9b9a664084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4ecc491b674367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0530a8320f824979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b1ff3deab463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4ecc491b674367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703362fe29cb4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0530a8320f824979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>562,666</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>