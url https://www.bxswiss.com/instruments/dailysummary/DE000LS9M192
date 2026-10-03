--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a42f9b9a664084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238a225b895c414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0530a8320f824979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21247c1632c34dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703362fe29cb4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0530a8320f824979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df3ba5474cc4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21247c1632c34dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>591,726</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>591,726</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>585,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>