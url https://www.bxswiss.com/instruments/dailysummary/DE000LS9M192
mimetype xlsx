--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238a225b895c414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd17d65860ac414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21247c1632c34dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb310fd22095345d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df3ba5474cc4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21247c1632c34dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a699d4051dd4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb310fd22095345d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Bastard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>