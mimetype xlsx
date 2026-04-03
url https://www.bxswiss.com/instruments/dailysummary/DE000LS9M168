--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2003bbcd9d49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58649e1442734f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360c98ee62be4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a867439b9c4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c808f0de06747ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360c98ee62be4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f0535e5fd44f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a867439b9c4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>