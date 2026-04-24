--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58649e1442734f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b172fff4aa4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a867439b9c4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9193f94a42344fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f0535e5fd44f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a867439b9c4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff72ca233db74ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9193f94a42344fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>