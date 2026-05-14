--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b172fff4aa4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72711c4f3e643cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9193f94a42344fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e2fc75646f4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff72ca233db74ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9193f94a42344fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re637e8490c844492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e2fc75646f4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>