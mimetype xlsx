--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72711c4f3e643cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6036049d468419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e2fc75646f4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e33ec19275477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re637e8490c844492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e2fc75646f4e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e03dd6c89d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e33ec19275477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>