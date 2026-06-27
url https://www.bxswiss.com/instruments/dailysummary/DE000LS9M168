--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6036049d468419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b3db15682e4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e33ec19275477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd94df35cb4948f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e03dd6c89d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e33ec19275477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ee26f37e5f4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd94df35cb4948f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>