--- v11 (2026-06-27)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b3db15682e4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bf83f2935d4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd94df35cb4948f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree67c974a5ea447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ee26f37e5f4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd94df35cb4948f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483e9dc8766a406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree67c974a5ea447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>