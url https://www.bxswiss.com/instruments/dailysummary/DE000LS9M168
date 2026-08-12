--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bf83f2935d4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47aa137cd6ee4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree67c974a5ea447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b923351f2eb44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483e9dc8766a406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree67c974a5ea447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102878bb02a34df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b923351f2eb44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>