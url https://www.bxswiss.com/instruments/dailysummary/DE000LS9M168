--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47aa137cd6ee4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3efc4d8bd64488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b923351f2eb44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39bb4d852a04a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102878bb02a34df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b923351f2eb44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7541ff2f68c4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39bb4d852a04a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>