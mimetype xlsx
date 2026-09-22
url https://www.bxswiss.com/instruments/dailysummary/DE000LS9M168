--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3efc4d8bd64488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4962170c60e495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39bb4d852a04a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bef6a78bb348ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7541ff2f68c4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39bb4d852a04a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4068ed7831d4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bef6a78bb348ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>