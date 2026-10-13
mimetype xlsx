--- v15 (2026-09-22)
+++ v16 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4962170c60e495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ccc9993bc941b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bef6a78bb348ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9df404b9544429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4068ed7831d4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bef6a78bb348ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73637a2c4ab4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9df404b9544429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>