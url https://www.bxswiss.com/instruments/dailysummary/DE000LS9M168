--- v16 (2026-10-13)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ccc9993bc941b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138f66f1f4064bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9df404b9544429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e9d9bc2d6148a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73637a2c4ab4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9df404b9544429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352f6ba56e62466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e9d9bc2d6148a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stock Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>