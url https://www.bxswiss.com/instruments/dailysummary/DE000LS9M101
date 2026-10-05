--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9239c813df4603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ec54000ec64abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3bf931d7f444c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30609d2a2304b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8983a953e94afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3bf931d7f444c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eeca58d7f14399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30609d2a2304b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>