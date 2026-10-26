--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ec54000ec64abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4887cb3d7a8a4f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30609d2a2304b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9711c1102542c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eeca58d7f14399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30609d2a2304b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96b22d245954f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9711c1102542c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>