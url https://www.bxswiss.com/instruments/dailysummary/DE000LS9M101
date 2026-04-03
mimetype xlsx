--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59aa52bc55af4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9183609a764860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356706f7526d4ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da9199a3b19458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e50e3d1ecc74aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356706f7526d4ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8190cfc87824450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da9199a3b19458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>