--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9183609a764860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7604e0e881bf4c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da9199a3b19458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3fe0144a214dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8190cfc87824450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da9199a3b19458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438ad907969d4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3fe0144a214dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>