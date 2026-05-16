--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7604e0e881bf4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca5ca9567d34fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3fe0144a214dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013872571c6f4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438ad907969d4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3fe0144a214dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8507f416f8524828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013872571c6f4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>