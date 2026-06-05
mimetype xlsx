--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca5ca9567d34fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fb7be899214383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013872571c6f4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3093a490838d4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8507f416f8524828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013872571c6f4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f37deb71444553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3093a490838d4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>