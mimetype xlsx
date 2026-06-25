--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fb7be899214383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4512e6aabd364823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3093a490838d4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515953650cb44ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f37deb71444553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3093a490838d4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332193d117b841bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515953650cb44ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>311,063</x:t>
-[...441 lines deleted...]
-          <x:t>312,038</x:t>
+          <x:t>295,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>