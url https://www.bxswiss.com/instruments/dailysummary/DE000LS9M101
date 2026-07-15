--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4512e6aabd364823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cca30cbbc0d4503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515953650cb44ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bebe631336c4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332193d117b841bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515953650cb44ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389181a4f8cf4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bebe631336c4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>