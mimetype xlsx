--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cca30cbbc0d4503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b9ac1be38e4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bebe631336c4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra249f039f89245c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389181a4f8cf4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bebe631336c4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9973f11d77314094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra249f039f89245c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>