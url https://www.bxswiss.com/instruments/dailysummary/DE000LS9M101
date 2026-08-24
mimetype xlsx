--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b9ac1be38e4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88d3f9be290444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra249f039f89245c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4dc3b28f784a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9973f11d77314094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra249f039f89245c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351acde2e49a45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4dc3b28f784a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>