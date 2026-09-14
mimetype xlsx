--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88d3f9be290444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9239c813df4603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4dc3b28f784a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3bf931d7f444c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351acde2e49a45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4dc3b28f784a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8983a953e94afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3bf931d7f444c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>