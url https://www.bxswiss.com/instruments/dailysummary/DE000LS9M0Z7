--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra980dac3b0ad4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2bd4ae14694dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5e4516707f4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176d952854784b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9dfba552bf4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5e4516707f4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188025d7b4c64813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176d952854784b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>