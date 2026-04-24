--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2bd4ae14694dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1563d8d8fa14221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176d952854784b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0a0b3ba25a4063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188025d7b4c64813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176d952854784b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a895e0870b4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0a0b3ba25a4063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>