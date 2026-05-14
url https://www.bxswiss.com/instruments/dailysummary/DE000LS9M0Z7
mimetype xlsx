--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1563d8d8fa14221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3484d005e89457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0a0b3ba25a4063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06a911356534624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a895e0870b4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0a0b3ba25a4063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e3eeeb10b84603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06a911356534624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>