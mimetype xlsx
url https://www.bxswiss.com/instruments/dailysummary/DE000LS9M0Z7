--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3484d005e89457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3f711fde414035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06a911356534624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b302c5c9694b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e3eeeb10b84603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06a911356534624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbb226796ca4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b302c5c9694b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>