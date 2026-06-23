--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3f711fde414035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0922a3686ea945b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b302c5c9694b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2e6e4535a64df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbb226796ca4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b302c5c9694b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e852d7634a443a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2e6e4535a64df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,156</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,802</x:t>
-[...274 lines deleted...]
-          <x:t>104,760</x:t>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>