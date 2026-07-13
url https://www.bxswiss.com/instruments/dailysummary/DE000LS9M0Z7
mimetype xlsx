--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0922a3686ea945b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d1d3e5bb3b42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2e6e4535a64df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cba91a6f10f481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e852d7634a443a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2e6e4535a64df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4861f317f9f84036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cba91a6f10f481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>