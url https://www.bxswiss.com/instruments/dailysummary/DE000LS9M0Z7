--- v9 (2026-07-13)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d1d3e5bb3b42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a88d7bf2894754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cba91a6f10f481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98c9047dd6d4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4861f317f9f84036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cba91a6f10f481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c19cdd364043ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98c9047dd6d4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,948</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>