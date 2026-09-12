--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a88d7bf2894754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44927e68699f4d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98c9047dd6d4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e0b51ba8e5477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c19cdd364043ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98c9047dd6d4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6047602ccc47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e0b51ba8e5477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>