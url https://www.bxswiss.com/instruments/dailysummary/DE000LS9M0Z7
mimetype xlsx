--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44927e68699f4d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741913206d4a465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e0b51ba8e5477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923bd7b6e6274c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6047602ccc47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e0b51ba8e5477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2422aca9bc244d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923bd7b6e6274c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>107,336</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,114</x:t>
-[...490 lines deleted...]
-          <x:t>106,067</x:t>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>