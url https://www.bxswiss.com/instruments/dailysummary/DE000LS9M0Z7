--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741913206d4a465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce89c111e56b4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923bd7b6e6274c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeed7839791474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2422aca9bc244d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923bd7b6e6274c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c113d96aaf42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeed7839791474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MHEQ Little Rockets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M0Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>