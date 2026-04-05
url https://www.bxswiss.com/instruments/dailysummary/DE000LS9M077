--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d15b05b8644f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re922b989fc324d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7a9cc0894b49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2345adf7e15646ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb012e763d7074e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7a9cc0894b49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e64f35f8c34d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2345adf7e15646ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>