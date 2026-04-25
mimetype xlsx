--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re922b989fc324d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3780eb0db64e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2345adf7e15646ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1513b952cca44cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e64f35f8c34d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2345adf7e15646ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf998c62c0dd402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1513b952cca44cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>134,530</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>133,676</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>