--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3780eb0db64e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c57313d73ef4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1513b952cca44cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119e71786bd24bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf998c62c0dd402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1513b952cca44cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2331cd9926314fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119e71786bd24bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>