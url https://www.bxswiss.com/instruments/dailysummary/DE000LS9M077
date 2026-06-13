--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c57313d73ef4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae61ba78d1904de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119e71786bd24bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795e1ac6b9cd4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2331cd9926314fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119e71786bd24bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac10181f74743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795e1ac6b9cd4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>