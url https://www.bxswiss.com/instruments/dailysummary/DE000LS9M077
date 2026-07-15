--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae61ba78d1904de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5c4f3d92624212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795e1ac6b9cd4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ee084300d64798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac10181f74743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795e1ac6b9cd4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ce9f7e305d4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ee084300d64798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,035</x:t>
-[...279 lines deleted...]
-          <x:t>144,313</x:t>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>