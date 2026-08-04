--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5c4f3d92624212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e17386d93d4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ee084300d64798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57dcf9c7bc3c4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ce9f7e305d4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ee084300d64798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e20e8962e44a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57dcf9c7bc3c4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>146,429</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,941</x:t>
-[...178 lines deleted...]
-          <x:t>145,897</x:t>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,416</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>146,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,408</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>