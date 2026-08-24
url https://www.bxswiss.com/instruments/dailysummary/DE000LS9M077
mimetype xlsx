--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e17386d93d4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6969997f082e46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57dcf9c7bc3c4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4ce91923424f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e20e8962e44a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57dcf9c7bc3c4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681ab265660e4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4ce91923424f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,490</x:t>
-[...387 lines deleted...]
-          <x:t>150,832</x:t>
+          <x:t>149,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>