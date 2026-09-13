--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6969997f082e46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68926a0fbc04e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4ce91923424f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9cfd3618ac47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681ab265660e4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4ce91923424f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f87b54ca9ec4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9cfd3618ac47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>153,551</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,493</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>