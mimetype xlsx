--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68926a0fbc04e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac6d45e2f304821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9cfd3618ac47a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff950b2801e44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f87b54ca9ec4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9cfd3618ac47a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a873d7104948f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff950b2801e44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>150,204</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>