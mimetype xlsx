--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac6d45e2f304821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09654a3cd7c8409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff950b2801e44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f668b342ac46d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a873d7104948f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff950b2801e44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6bc87369c324fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f668b342ac46d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Qualitätswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>