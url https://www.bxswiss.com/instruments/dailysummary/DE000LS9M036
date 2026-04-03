--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49efd0f9a2949b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e97abb316374b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37156ce27e384404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b71d9681eb64ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c34fee30dd94e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37156ce27e384404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815dac9d78334ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b71d9681eb64ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>115,880</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,887</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,938</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>