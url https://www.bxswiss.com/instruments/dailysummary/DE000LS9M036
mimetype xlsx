--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e97abb316374b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df412cb725c4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b71d9681eb64ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38635bf3567e4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815dac9d78334ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b71d9681eb64ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb76b871b05645a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38635bf3567e4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>