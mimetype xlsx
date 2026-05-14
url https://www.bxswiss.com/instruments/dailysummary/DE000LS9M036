--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df412cb725c4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bcb3970a86428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38635bf3567e4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7a1544c10747d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb76b871b05645a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38635bf3567e4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a8fe1f70b44bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7a1544c10747d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>