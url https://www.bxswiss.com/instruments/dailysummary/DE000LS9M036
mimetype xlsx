--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bcb3970a86428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff638d884a54e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7a1544c10747d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f88c480b1b4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a8fe1f70b44bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7a1544c10747d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7731a09ce5da48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f88c480b1b4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>