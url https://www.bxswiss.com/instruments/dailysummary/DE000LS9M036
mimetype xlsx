--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff638d884a54e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d09ad864f16401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f88c480b1b4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb4c628fd1e4c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7731a09ce5da48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f88c480b1b4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19415580a4f345b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb4c628fd1e4c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>