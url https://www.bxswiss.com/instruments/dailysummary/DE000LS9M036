--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d09ad864f16401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3ca8a070504504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb4c628fd1e4c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c554a983bdf496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19415580a4f345b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb4c628fd1e4c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8376e7cfba744b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c554a983bdf496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>135,349</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...235 lines deleted...]
-          <x:t>141,086</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>