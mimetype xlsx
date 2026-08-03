--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3ca8a070504504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87a6f45fbcf4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c554a983bdf496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re522c80bf686481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8376e7cfba744b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c554a983bdf496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98879fc4449145fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re522c80bf686481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>