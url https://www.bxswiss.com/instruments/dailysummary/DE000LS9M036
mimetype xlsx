--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87a6f45fbcf4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c21d21fa704e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re522c80bf686481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b943fe977024f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98879fc4449145fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re522c80bf686481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443400e9ef2d4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b943fe977024f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German SME</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9M036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>