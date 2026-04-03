--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a13de94f0f487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee5b347498f4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37893e65f554a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebac68249c3d477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af7c4f34bf24d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37893e65f554a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8960a322241f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebac68249c3d477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...593 lines deleted...]
-          <x:t>79,568</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>