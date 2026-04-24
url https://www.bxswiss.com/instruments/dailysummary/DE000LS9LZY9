--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee5b347498f4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9521ab00017427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebac68249c3d477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebb15b09da948d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8960a322241f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebac68249c3d477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b87bcff909644b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebb15b09da948d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>