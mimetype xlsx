--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9521ab00017427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa9d3f8306c4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebb15b09da948d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfdeecd28d44d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b87bcff909644b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebb15b09da948d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af60fce246b441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfdeecd28d44d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>