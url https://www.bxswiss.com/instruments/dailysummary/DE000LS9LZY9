--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa9d3f8306c4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1efec03d4814d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfdeecd28d44d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ffbab85f6f643cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af60fce246b441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfdeecd28d44d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd69fd366c434644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ffbab85f6f643cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>