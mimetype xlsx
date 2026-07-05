--- v7 (2026-06-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1efec03d4814d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9f7479bd0e4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ffbab85f6f643cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bd015bcc404f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd69fd366c434644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ffbab85f6f643cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6bacda2f994e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bd015bcc404f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>75,446</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>75,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>