--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9f7479bd0e4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e27641173948e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bd015bcc404f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b2feb069a4d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6bacda2f994e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bd015bcc404f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f27c2a153c542ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b2feb069a4d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>75,208</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,208</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>77,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,422</x:t>
-[...31 lines deleted...]
-          <x:t>77,379</x:t>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>