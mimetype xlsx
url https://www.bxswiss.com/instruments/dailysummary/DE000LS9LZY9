--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e27641173948e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554f7a2abf444f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963b2feb069a4d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6d09988b8b46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f27c2a153c542ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963b2feb069a4d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e489370c5c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6d09988b8b46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>76,640</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,422</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>76,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,110</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>76,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,810</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>