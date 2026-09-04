--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554f7a2abf444f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6913080f21c04bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6d09988b8b46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b044822d1145d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e489370c5c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6d09988b8b46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2908385cf0147cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b044822d1145d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>