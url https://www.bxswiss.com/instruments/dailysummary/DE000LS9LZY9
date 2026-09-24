--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6913080f21c04bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fab158a6e24429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b044822d1145d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2625a917d741ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2908385cf0147cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b044822d1145d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d65fd59c1646af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2625a917d741ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>