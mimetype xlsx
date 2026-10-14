--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fab158a6e24429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d2223d2c20480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2625a917d741ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02de4bd3362461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d65fd59c1646af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2625a917d741ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e782e9ec573471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02de4bd3362461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>