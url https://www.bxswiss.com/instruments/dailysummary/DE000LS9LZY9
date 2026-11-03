--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d2223d2c20480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98fe2eb4b2c48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02de4bd3362461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3550871dcc604b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e782e9ec573471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02de4bd3362461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07357b47e7da416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3550871dcc604b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Coeurzull</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>76,151</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>74,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,581</x:t>
-[...188 lines deleted...]
-          <x:t>75,128</x:t>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>