--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79583d2c98c64ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5e547424c44752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743a6086800b4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d235528cc4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba6fa11fe6f4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743a6086800b4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7110f766c1044ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d235528cc4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>847,352</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>