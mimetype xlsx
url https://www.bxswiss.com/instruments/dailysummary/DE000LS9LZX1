--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5e547424c44752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bded2e8dffb4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d235528cc4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ace3447a04db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7110f766c1044ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d235528cc4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7e147885ab49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ace3447a04db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>866,988</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,441</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>870,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>870,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>872,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>870,615</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>