--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bded2e8dffb4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8e386cf5914a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ace3447a04db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea958eaeb604441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7e147885ab49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ace3447a04db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9419b458f34838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea958eaeb604441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>871,485</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>872,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>876,042</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>863,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,791</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>863,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>