--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97dd28a2acbc47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e548ca823c144ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1241a712c8604f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2a8ce7550f475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334000e1c6e649f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1241a712c8604f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7b68de35b64775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2a8ce7550f475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>