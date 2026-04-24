--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e548ca823c144ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ef57bd9b4345ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2a8ce7550f475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a42b4ba5ef4524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7b68de35b64775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2a8ce7550f475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ac6ff9a3424785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a42b4ba5ef4524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>