--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ef57bd9b4345ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9452e07a344870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a42b4ba5ef4524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b23cb477fd4015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ac6ff9a3424785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a42b4ba5ef4524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e3c759673a4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b23cb477fd4015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>805,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>