--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9452e07a344870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re532ced95b804682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b23cb477fd4015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c87dd0565e494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e3c759673a4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b23cb477fd4015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa6cd6311d64819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c87dd0565e494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>796,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>