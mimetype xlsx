--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re532ced95b804682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa30e3e786e04f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c87dd0565e494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918084e160744fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa6cd6311d64819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c87dd0565e494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadfb7a7eb934d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918084e160744fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>838,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>826,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>865,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>851,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>