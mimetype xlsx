--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa30e3e786e04f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2af1d534efa4de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918084e160744fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ea49d343834f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadfb7a7eb934d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918084e160744fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7441f4c12bdd44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ea49d343834f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>840,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>826,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>840,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>