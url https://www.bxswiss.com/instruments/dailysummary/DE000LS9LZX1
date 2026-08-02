--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2af1d534efa4de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79583d2c98c64ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ea49d343834f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743a6086800b4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7441f4c12bdd44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ea49d343834f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba6fa11fe6f4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743a6086800b4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>882,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>882,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>