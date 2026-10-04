--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf36724847d434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e87dd96d84e4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d9f6451c52489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda1a341c0514b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4a41e0905c486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d9f6451c52489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70db2240c7664b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda1a341c0514b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>