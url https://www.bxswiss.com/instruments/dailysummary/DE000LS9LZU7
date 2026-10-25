--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e87dd96d84e4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f28fb641294d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda1a341c0514b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62de370fa5804c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70db2240c7664b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda1a341c0514b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982079ac66e44bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62de370fa5804c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>157,130</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>159,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>