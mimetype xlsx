--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6532713690f54377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d240c597db54a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67189829050d484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dc3a80d15c4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc2b3fdfcb54cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67189829050d484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88eb51023c14723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dc3a80d15c4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>140,396</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,421</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>142,581</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>