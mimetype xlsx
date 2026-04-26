--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d240c597db54a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e19e3a0c7c4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dc3a80d15c4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e605f839e9401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88eb51023c14723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dc3a80d15c4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fcbaf8c7a7e4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e605f839e9401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>