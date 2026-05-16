--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e19e3a0c7c4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a71bfe6224b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e605f839e9401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aaadc602e7458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fcbaf8c7a7e4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e605f839e9401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcca63336f884143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aaadc602e7458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>