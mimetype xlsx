--- v9 (2026-05-16)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a71bfe6224b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbeb5deafe241a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aaadc602e7458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f249e609c824cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcca63336f884143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aaadc602e7458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6283005299334392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f249e609c824cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>152,037</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>153,696</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>