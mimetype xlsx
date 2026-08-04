--- v10 (2026-06-25)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbeb5deafe241a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916c35b794c64fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f249e609c824cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e45ccef32e4269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6283005299334392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f249e609c824cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b499164b76441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e45ccef32e4269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,300</x:t>
-[...576 lines deleted...]
-          <x:t>150,428</x:t>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>