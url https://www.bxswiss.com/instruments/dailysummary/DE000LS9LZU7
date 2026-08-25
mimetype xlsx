--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916c35b794c64fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781e5da3def44d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e45ccef32e4269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf919d3a8dcc04894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b499164b76441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e45ccef32e4269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7243f179357644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf919d3a8dcc04894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,193</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>