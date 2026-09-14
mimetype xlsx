--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781e5da3def44d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf36724847d434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf919d3a8dcc04894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d9f6451c52489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7243f179357644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf919d3a8dcc04894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4a41e0905c486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d9f6451c52489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Charts im Contest!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,531 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...6 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,110</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>154,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,960</x:t>
         </x:is>
       </x:c>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>