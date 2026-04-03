--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e47c801a7d4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbf60113d2442a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4721404377469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869cfc42b0564574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025ce4806e754302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4721404377469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dcdcd16a89a4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869cfc42b0564574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>