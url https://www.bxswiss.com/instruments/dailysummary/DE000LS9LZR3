--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbf60113d2442a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d946fd4b3f4426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869cfc42b0564574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7fc83b7d2f436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dcdcd16a89a4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869cfc42b0564574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39af1dc7a6e74045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7fc83b7d2f436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>