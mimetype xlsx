--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d946fd4b3f4426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c31be74dae4148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7fc83b7d2f436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f97b5fa3624d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39af1dc7a6e74045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7fc83b7d2f436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9707ea9fef64d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f97b5fa3624d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>