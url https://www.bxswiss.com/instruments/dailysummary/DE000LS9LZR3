--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c31be74dae4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32f1f590c3c42ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f97b5fa3624d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469aa7c9d5dc4b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9707ea9fef64d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f97b5fa3624d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b98f32d6f64443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469aa7c9d5dc4b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>