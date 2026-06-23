--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32f1f590c3c42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f88ac5885b5430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469aa7c9d5dc4b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989520181ab34f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b98f32d6f64443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469aa7c9d5dc4b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0427413c84c348cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989520181ab34f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>