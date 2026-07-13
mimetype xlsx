--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f88ac5885b5430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d188398981a4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989520181ab34f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa892c3f2124112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0427413c84c348cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989520181ab34f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cc05a9b4f8449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa892c3f2124112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>