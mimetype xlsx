--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d188398981a4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e9516c016648fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa892c3f2124112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d540da6d6a1493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cc05a9b4f8449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa892c3f2124112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbdc808acdb4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d540da6d6a1493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>