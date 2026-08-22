--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e9516c016648fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8400a4ba3f54c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d540da6d6a1493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fc33ccb9974b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbdc808acdb4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d540da6d6a1493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94423214772f45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fc33ccb9974b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>